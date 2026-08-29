--- v0 (2026-06-30)
+++ v1 (2026-08-29)
@@ -1,61 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="CESAMA 2026 — Assistente Admini" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Guarda Municipal — Turma 03" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Auditor Fiscal — PJF" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Bombeiro-MG — 2026" sheetId="3" state="visible" r:id="rId3"/>
-    <sheet name="Guarda Municipal — Turma 03" sheetId="4" state="visible" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="Guarda municipal 04" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="CESAMA 2026 — Assistente Admini" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet name="UFJF 2" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="PRF" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet name="INSS 2" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="AULÃO CESAMA " sheetId="8" state="visible" r:id="rId8"/>
+    <sheet name="Guarda Municipal " sheetId="9" state="visible" r:id="rId9"/>
+    <sheet name="INSS 1 " sheetId="10" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
@@ -165,51 +173,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -457,64 +465,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H73"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
-    <col width="41" customWidth="1" min="2" max="2"/>
-[...2 lines deleted...]
-    <col width="18" customWidth="1" min="5" max="5"/>
+    <col width="43" customWidth="1" min="2" max="2"/>
+    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="7" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>E-mail</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Telefone</t>
         </is>
@@ -524,1897 +532,1751 @@
           <t>CPF</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Qtd Entradas</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Horários de Entrada</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Alvaro Hermano</t>
+          <t>Aline da Silva Gomes</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr"/>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>6</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
-          <t>Amanda Alvaro Marques de Oliveira</t>
+          <t>Aline Porto Xavier de Brito Farhat</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr"/>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G3" s="4" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:00, 09/06/2026 19:00, 10/06/2026 18:58, 11/06/2026 19:14, 15/06/2026 18:51, 22/06/2026 18:32</t>
+          <t>09/06/2026 19:54, 10/06/2026 18:54</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Ana Cristina Baltazar Bortolote</t>
+          <t>Anthony Frizero Marques</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr"/>
       <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>9</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>Ana Paula de Sousa Faria</t>
+          <t>Arthur Evangelista Carcereri</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr"/>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G5" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H5" s="5" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t>09/06/2026 19:02</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Anália Maria Moraes da Silva</t>
+          <t>Brenda Zanela Leopoldo</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr"/>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
-        <v>10</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H6" s="3" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>Brenda Nunes</t>
+          <t>Bruno Tarcitano Dias</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr"/>
       <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G7" s="4" t="n">
-        <v>5</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>camila dos santos de oliveira</t>
+          <t>Christian da Silva Costa Custódio</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr"/>
       <c r="D8" s="2" t="inlineStr"/>
       <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>12</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H8" s="3" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>Carla de Fátima Gervásio</t>
+          <t>Cristian Apolinário Amoroso Lima</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr"/>
       <c r="D9" s="4" t="inlineStr"/>
       <c r="E9" s="4" t="inlineStr"/>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G9" s="4" t="n">
-        <v>11</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H9" s="5" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Carole ramal TEIXEIRA</t>
+          <t>Daniel Moreira Ribeiro Celestino</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr"/>
       <c r="D10" s="2" t="inlineStr"/>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G10" s="2" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:01, 09/06/2026 18:49, 11/06/2026 18:32, 12/06/2026 18:37, 15/06/2026 18:47, 17/06/2026 19:13, 22/06/2026 18:45, 23/06/2026 18:50, 26/06/2026 19:12, 29/06/2026 18:56</t>
+          <t>09/06/2026 19:04</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>Cassia Freitas de Oliveira</t>
+          <t>Diego LUIZ de Oliveira</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr"/>
       <c r="D11" s="4" t="inlineStr"/>
       <c r="E11" s="4" t="inlineStr"/>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G11" s="4" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:13, 11/06/2026 19:20, 17/06/2026 18:42, 18/06/2026 18:41, 19/06/2026 18:52, 22/06/2026 19:17, 23/06/2026 20:04, 29/06/2026 19:25</t>
+          <t>10/06/2026 18:51</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Célio Barbosa dos Santos</t>
+          <t>Digiane Fernandes Calicio de Souza</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr"/>
       <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G12" s="2" t="n">
-        <v>13</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H12" s="3" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>Eliel pedro dias Pires</t>
+          <t>Dinartt da Silva Fagundes</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr"/>
       <c r="D13" s="4" t="inlineStr"/>
       <c r="E13" s="4" t="inlineStr"/>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G13" s="4" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:59, 09/06/2026 18:51, 15/06/2026 18:51, 22/06/2026 17:58, 23/06/2026 18:49, 25/06/2026 18:53, 26/06/2026 18:55, 29/06/2026 18:47</t>
+          <t>09/06/2026 18:58</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Fagner Souza Miranda</t>
+          <t>Eliana Mercês de Paula</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr"/>
       <c r="D14" s="2" t="inlineStr"/>
       <c r="E14" s="2" t="inlineStr"/>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="3" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
-          <t>Felipe Augusto Teixeira Zerlottini</t>
+          <t>Ester Maia de Laia Balbino</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr"/>
       <c r="D15" s="4" t="inlineStr"/>
       <c r="E15" s="4" t="inlineStr"/>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G15" s="4" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:31, 09/06/2026 18:31, 10/06/2026 18:39, 11/06/2026 18:36, 12/06/2026 18:31, 15/06/2026 18:25, 16/06/2026 18:30, 17/06/2026 18:32, 18/06/2026 18:30, 19/06/2026 18:23, 22/06/2026 18:34, 23/06/2026 18:29, 25/06/2026 18:32, 26/06/2026 18:27, 29/06/2026 18:34</t>
+          <t>10/06/2026 19:18</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>fernando ribeiro mesquita</t>
+          <t>Felipe Carvalho Correa Neto</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr"/>
       <c r="D16" s="2" t="inlineStr"/>
       <c r="E16" s="2" t="inlineStr"/>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G16" s="2" t="n">
-        <v>8</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H16" s="3" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>flavia ribeiro mesquita</t>
+          <t>Felipe dos Anjos Lamas Silva</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr"/>
       <c r="D17" s="4" t="inlineStr"/>
       <c r="E17" s="4" t="inlineStr"/>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G17" s="4" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:07, 09/06/2026 19:03, 10/06/2026 19:07, 12/06/2026 19:28, 15/06/2026 19:12, 16/06/2026 19:09, 18/06/2026 19:26, 25/06/2026 19:26</t>
+          <t>09/06/2026 19:03, 10/06/2026 19:16, 11/06/2026 19:09</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Geovanna Vale de Souza</t>
+          <t>Flávio da Fonseca</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr"/>
       <c r="D18" s="2" t="inlineStr"/>
       <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>15</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H18" s="3" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
-          <t>Geraldo Junior De Paula</t>
+          <t>Flávio José de Oliveira Afonso</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr"/>
       <c r="D19" s="4" t="inlineStr"/>
       <c r="E19" s="4" t="inlineStr"/>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G19" s="4" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:37, 09/06/2026 18:44, 10/06/2026 18:50, 11/06/2026 18:49, 12/06/2026 18:41, 15/06/2026 18:45, 16/06/2026 18:40, 17/06/2026 18:44, 18/06/2026 18:41, 19/06/2026 18:41, 22/06/2026 18:37, 23/06/2026 17:52, 25/06/2026 17:53, 26/06/2026 18:49, 29/06/2026 18:41</t>
+          <t>10/06/2026 19:07, 11/06/2026 18:50</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Giane Lise de Assis Oliveira</t>
+          <t>Gabriel Vieira de Souza</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr"/>
       <c r="D20" s="2" t="inlineStr"/>
       <c r="E20" s="2" t="inlineStr"/>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G20" s="2" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H20" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:47, 09/06/2026 18:36, 10/06/2026 19:06, 11/06/2026 18:33, 15/06/2026 18:33, 16/06/2026 18:43, 17/06/2026 19:16, 18/06/2026 19:02, 25/06/2026 18:58, 26/06/2026 18:29</t>
+          <t>09/06/2026 19:03, 11/06/2026 19:09</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
-          <t>Guilherme marques de Oliveira</t>
+          <t>Gilberto da conceição rosa</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr"/>
       <c r="D21" s="4" t="inlineStr"/>
       <c r="E21" s="4" t="inlineStr"/>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G21" s="4" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:03, 10/06/2026 18:57, 11/06/2026 19:10, 12/06/2026 19:11, 16/06/2026 19:00, 18/06/2026 19:46, 22/06/2026 19:00, 23/06/2026 19:14, 25/06/2026 19:10, 26/06/2026 19:24, 29/06/2026 19:15</t>
+          <t>09/06/2026 19:06, 10/06/2026 19:03, 11/06/2026 18:56</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Guilherme Soares de Oliveira</t>
+          <t>Giovanna Clara Mendes Quina</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr"/>
       <c r="D22" s="2" t="inlineStr"/>
       <c r="E22" s="2" t="inlineStr"/>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:53, 09/06/2026 18:53, 10/06/2026 18:55, 11/06/2026 18:55, 12/06/2026 18:56, 15/06/2026 18:52, 16/06/2026 18:53, 17/06/2026 18:52, 18/06/2026 18:54, 19/06/2026 18:56, 22/06/2026 18:55, 23/06/2026 18:55, 25/06/2026 18:53, 29/06/2026 18:50</t>
+          <t>10/06/2026 19:07</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>Helen Terezinha de Oliveira</t>
+          <t>Glauci Rodrigues Vandanezi</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr"/>
       <c r="D23" s="4" t="inlineStr"/>
       <c r="E23" s="4" t="inlineStr"/>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G23" s="4" t="n">
-        <v>7</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H23" s="5" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>ISADORA ESTEVES BRAGA</t>
+          <t>Igor Cardoso Campos</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr"/>
       <c r="D24" s="2" t="inlineStr"/>
       <c r="E24" s="2" t="inlineStr"/>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G24" s="2" t="n">
-        <v>8</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H24" s="3" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>Janaina Marins da Silva Moreira Costa</t>
+          <t>Ingrid Camily de Paiva Fonseca</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr"/>
       <c r="D25" s="4" t="inlineStr"/>
       <c r="E25" s="4" t="inlineStr"/>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G25" s="4" t="n">
-        <v>10</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H25" s="5" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Jane de Lima Morais Frizzero</t>
+          <t>Istefani Almeida de Souza</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr"/>
       <c r="D26" s="2" t="inlineStr"/>
       <c r="E26" s="2" t="inlineStr"/>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G26" s="2" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="H26" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:03, 09/06/2026 19:31, 10/06/2026 19:10, 11/06/2026 19:10, 12/06/2026 19:11, 15/06/2026 19:02, 16/06/2026 19:08, 17/06/2026 19:09, 18/06/2026 19:10, 22/06/2026 19:18, 23/06/2026 19:02, 25/06/2026 20:05, 26/06/2026 19:26, 29/06/2026 19:11</t>
+          <t>10/06/2026 18:48</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>Jéssica Vianelo Sell</t>
+          <t>Jean de Souza</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr"/>
       <c r="D27" s="4" t="inlineStr"/>
       <c r="E27" s="4" t="inlineStr"/>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G27" s="4" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:36, 09/06/2026 18:31, 10/06/2026 19:02, 11/06/2026 17:48, 12/06/2026 18:38, 15/06/2026 18:23, 16/06/2026 17:48, 17/06/2026 18:52, 18/06/2026 18:02, 19/06/2026 18:52, 22/06/2026 18:21, 23/06/2026 17:48, 25/06/2026 18:02, 26/06/2026 18:31, 29/06/2026 18:44</t>
+          <t>09/06/2026 19:55, 10/06/2026 19:17, 11/06/2026 19:10, 24/08/2026 19:16, 25/08/2026 19:32, 26/08/2026 19:32</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>João Pedro de Oliveira Gonçalves</t>
+          <t>Jeferson soares de sousa</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr"/>
       <c r="D28" s="2" t="inlineStr"/>
       <c r="E28" s="2" t="inlineStr"/>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G28" s="2" t="n">
-        <v>8</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H28" s="3" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>Juan Carlos de Mello</t>
+          <t>Joao Pedro Carneiro da Fonseca</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr"/>
       <c r="D29" s="4" t="inlineStr"/>
       <c r="E29" s="4" t="inlineStr"/>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G29" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H29" s="5" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>29/06/2026 18:44</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Juliana de Lima Wendling</t>
+          <t>Lais Teixeira Carvalho de Oliveira</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr"/>
       <c r="D30" s="2" t="inlineStr"/>
       <c r="E30" s="2" t="inlineStr"/>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G30" s="2" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H30" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:11, 10/06/2026 19:15, 11/06/2026 19:08, 12/06/2026 19:07, 16/06/2026 19:12, 17/06/2026 19:11, 23/06/2026 19:06, 25/06/2026 19:17</t>
+          <t>09/06/2026 19:10, 10/06/2026 19:11</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>July Roberta Rodrigues</t>
+          <t>Lara Antonielle</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr"/>
       <c r="D31" s="4" t="inlineStr"/>
       <c r="E31" s="4" t="inlineStr"/>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G31" s="4" t="n">
-        <v>11</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H31" s="5" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Kaio Lima Oliveira de Magalhães</t>
+          <t>Lauro Silveira Octaviano</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr"/>
       <c r="D32" s="2" t="inlineStr"/>
       <c r="E32" s="2" t="inlineStr"/>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G32" s="2" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="H32" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:26, 09/06/2026 18:16, 10/06/2026 18:23, 11/06/2026 18:18, 12/06/2026 18:52, 15/06/2026 18:18, 16/06/2026 18:12, 17/06/2026 18:13, 18/06/2026 18:17, 22/06/2026 18:19, 23/06/2026 18:12, 25/06/2026 18:20, 26/06/2026 18:23</t>
+          <t>09/06/2026 19:00, 10/06/2026 19:07</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>Katia Ribeiro Fonseca</t>
+          <t>Leticia oliveira da silva</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr"/>
       <c r="D33" s="4" t="inlineStr"/>
       <c r="E33" s="4" t="inlineStr"/>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G33" s="4" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:21, 11/06/2026 19:06, 15/06/2026 19:04, 16/06/2026 19:12, 23/06/2026 18:54, 25/06/2026 19:10</t>
+          <t>09/06/2026 18:39, 10/06/2026 19:21</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Lara Paiva Tempera</t>
+          <t>Lucas de Souza Mariano</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr"/>
       <c r="D34" s="2" t="inlineStr"/>
       <c r="E34" s="2" t="inlineStr"/>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G34" s="2" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:58, 10/06/2026 19:08, 11/06/2026 19:03, 12/06/2026 19:05, 18/06/2026 19:14, 19/06/2026 18:49, 22/06/2026 19:09, 23/06/2026 18:57, 25/06/2026 18:28, 26/06/2026 18:56, 29/06/2026 18:59</t>
+          <t>11/06/2026 19:37</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>Laryssa Emanuelle Batista Afonso</t>
+          <t>Lucas Samuel Araujo de Paula</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr"/>
       <c r="D35" s="4" t="inlineStr"/>
       <c r="E35" s="4" t="inlineStr"/>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G35" s="4" t="n">
-        <v>12</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H35" s="5" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Laura Almeida Lopes</t>
+          <t>Marcos Vinicius Campos Gomes</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr"/>
       <c r="D36" s="2" t="inlineStr"/>
       <c r="E36" s="2" t="inlineStr"/>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:56, 10/06/2026 19:17, 15/06/2026 19:05, 16/06/2026 19:19, 17/06/2026 18:51, 22/06/2026 19:23, 23/06/2026 19:34, 26/06/2026 19:14, 29/06/2026 19:13</t>
+          <t>09/06/2026 18:54, 10/06/2026 18:48, 11/06/2026 19:02</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>Leilayne da Silva Souza</t>
+          <t>Marina Urbieta Barbosa</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr"/>
       <c r="D37" s="4" t="inlineStr"/>
       <c r="E37" s="4" t="inlineStr"/>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G37" s="4" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:01, 10/06/2026 18:29, 11/06/2026 18:38, 12/06/2026 18:36, 16/06/2026 18:27, 17/06/2026 18:53, 18/06/2026 18:04, 19/06/2026 18:37, 22/06/2026 18:50, 23/06/2026 18:16, 25/06/2026 18:47, 26/06/2026 18:47</t>
+          <t>09/06/2026 19:15, 10/06/2026 18:56, 11/06/2026 18:05, 16/06/2026 18:05</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Letícia Santos Furtado</t>
+          <t>Mateus Domingos Antunes</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr"/>
       <c r="D38" s="2" t="inlineStr"/>
       <c r="E38" s="2" t="inlineStr"/>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G38" s="2" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:59, 09/06/2026 19:02, 10/06/2026 18:32, 11/06/2026 18:32, 15/06/2026 18:21, 16/06/2026 18:32, 17/06/2026 19:02, 18/06/2026 19:08, 22/06/2026 18:49, 26/06/2026 18:56</t>
+          <t>11/06/2026 19:05</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>Luciano Fernandes do Carmo</t>
+          <t>Matheus Acioli Rezende</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr"/>
       <c r="D39" s="4" t="inlineStr"/>
       <c r="E39" s="4" t="inlineStr"/>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G39" s="4" t="n">
-        <v>14</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H39" s="5" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Luís Cláudio Clineu da Silva</t>
+          <t>Matheus Henrique Moreira Corrêa</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr"/>
       <c r="D40" s="2" t="inlineStr"/>
       <c r="E40" s="2" t="inlineStr"/>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G40" s="2" t="n">
-        <v>13</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H40" s="3" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>Luiz Felipe de Almeida Oliveira</t>
+          <t>Nilson Bonfante Junior</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr"/>
       <c r="D41" s="4" t="inlineStr"/>
       <c r="E41" s="4" t="inlineStr"/>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G41" s="4" t="n">
-        <v>7</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H41" s="5" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Maria Eduarda Mendonça Barbosa</t>
+          <t>Noelly Melo Santos e Oliveira Guimarães</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr"/>
       <c r="D42" s="2" t="inlineStr"/>
       <c r="E42" s="2" t="inlineStr"/>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G42" s="2" t="n">
-        <v>5</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H42" s="3" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>Maria Isabel Afonso de Melo</t>
+          <t>Pablo Lacerda Casagni</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr"/>
       <c r="D43" s="4" t="inlineStr"/>
       <c r="E43" s="4" t="inlineStr"/>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G43" s="4" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:40, 09/06/2026 18:35, 10/06/2026 18:20, 15/06/2026 18:16, 16/06/2026 18:14, 17/06/2026 18:54, 18/06/2026 18:26, 22/06/2026 18:40, 23/06/2026 18:40, 29/06/2026 18:36</t>
+          <t>10/06/2026 19:02</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Mariane Nolasco Siqueira</t>
+          <t>Paula Cruzeiro Beraldo de Moraes</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr"/>
       <c r="D44" s="2" t="inlineStr"/>
       <c r="E44" s="2" t="inlineStr"/>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G44" s="2" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H44" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:47, 10/06/2026 18:37, 15/06/2026 18:21, 16/06/2026 18:36, 17/06/2026 18:39, 18/06/2026 18:54, 19/06/2026 18:31, 22/06/2026 18:44, 25/06/2026 18:56, 29/06/2026 18:34</t>
+          <t>09/06/2026 19:55, 11/06/2026 19:46</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>MATHEUS ALMEIDA RODRIGUES PARREIRAS</t>
+          <t>PEDRO HENRIQUE DOS SANTOS LIMA</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr"/>
       <c r="D45" s="4" t="inlineStr"/>
       <c r="E45" s="4" t="inlineStr"/>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G45" s="4" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:53, 10/06/2026 19:11, 11/06/2026 19:08, 15/06/2026 19:08, 16/06/2026 19:06, 18/06/2026 19:08, 19/06/2026 19:07, 22/06/2026 19:07, 23/06/2026 19:09, 25/06/2026 19:11, 29/06/2026 19:05</t>
+          <t>09/06/2026 19:12, 11/06/2026 19:19</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Mylena Silva Ferreira</t>
+          <t>Pedro Lucas Oliveira Stopa</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr"/>
       <c r="D46" s="2" t="inlineStr"/>
       <c r="E46" s="2" t="inlineStr"/>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G46" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H46" s="3" t="inlineStr"/>
+        <v>2</v>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>10/06/2026 19:14, 11/06/2026 19:04</t>
+        </is>
+      </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>Nycollas Rodrigues Afonso</t>
+          <t>Rafaela Islaine da Silva Magalhães</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr"/>
       <c r="D47" s="4" t="inlineStr"/>
       <c r="E47" s="4" t="inlineStr"/>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G47" s="4" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:58, 09/06/2026 18:51, 10/06/2026 19:06, 11/06/2026 18:50, 12/06/2026 19:17, 15/06/2026 18:58, 16/06/2026 19:08, 17/06/2026 19:14, 18/06/2026 18:53, 22/06/2026 19:02, 23/06/2026 19:08, 26/06/2026 18:58</t>
+          <t>10/06/2026 19:06</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>PAULA GEARA CARDÃO POVOLERI</t>
+          <t>Ramon Bail</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr"/>
       <c r="D48" s="2" t="inlineStr"/>
       <c r="E48" s="2" t="inlineStr"/>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G48" s="2" t="n">
-        <v>14</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H48" s="3" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>Priscilla Sampaio Souza Lima</t>
+          <t>Renan Morais Lippi</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr"/>
       <c r="D49" s="4" t="inlineStr"/>
       <c r="E49" s="4" t="inlineStr"/>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G49" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="5" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Ramirez Moreira de castro</t>
+          <t>robson souza carvalho</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr"/>
       <c r="D50" s="2" t="inlineStr"/>
       <c r="E50" s="2" t="inlineStr"/>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G50" s="2" t="n">
-        <v>15</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H50" s="3" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>Renata Santana Salimena</t>
+          <t>Roxana Maria de Oliveira Italo</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr"/>
       <c r="D51" s="4" t="inlineStr"/>
       <c r="E51" s="4" t="inlineStr"/>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G51" s="4" t="n">
-        <v>13</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H51" s="5" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>rodrigo alves</t>
+          <t>Thomas Rodrigues Meirelles</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr"/>
       <c r="D52" s="2" t="inlineStr"/>
       <c r="E52" s="2" t="inlineStr"/>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G52" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H52" s="3" t="inlineStr"/>
+        <v>2</v>
+      </c>
+      <c r="H52" s="3" t="inlineStr">
+        <is>
+          <t>10/06/2026 18:59, 11/06/2026 19:04</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>Rodrigo Felipe da Silva</t>
+          <t>Wellington Fernandes da Silva</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr"/>
       <c r="D53" s="4" t="inlineStr"/>
       <c r="E53" s="4" t="inlineStr"/>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G53" s="4" t="n">
-        <v>15</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H53" s="5" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Rodrigo Pedretti Mendes</t>
+          <t>Wesley Luiz</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr"/>
       <c r="D54" s="2" t="inlineStr"/>
       <c r="E54" s="2" t="inlineStr"/>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H54" s="3" t="inlineStr"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="36" customWidth="1" min="2" max="2"/>
+    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="7" customWidth="1" min="5" max="5"/>
+    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="16" customWidth="1" min="7" max="7"/>
+    <col width="38" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="18" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>#</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nome</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>E-mail</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Telefone</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>CPF</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Qtd Entradas</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Horários de Entrada</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Alessandra Maria Duarte da Silva</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr"/>
+      <c r="D2" s="2" t="inlineStr"/>
+      <c r="E2" s="2" t="inlineStr"/>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="3" t="inlineStr"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="inlineStr">
+        <is>
+          <t>Eduardo Pires Andrade</t>
+        </is>
+      </c>
+      <c r="C3" s="4" t="inlineStr"/>
+      <c r="D3" s="4" t="inlineStr"/>
+      <c r="E3" s="4" t="inlineStr"/>
+      <c r="F3" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G3" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H3" s="5" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Fábio Visentin Neri Coutinho</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr"/>
+      <c r="D4" s="2" t="inlineStr"/>
+      <c r="E4" s="2" t="inlineStr"/>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="3" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>ISADORA ESTEVES BRAGA</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr"/>
+      <c r="D5" s="4" t="inlineStr"/>
+      <c r="E5" s="4" t="inlineStr"/>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>ISMÊNIA regina souza da silva</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr"/>
+      <c r="D6" s="2" t="inlineStr"/>
+      <c r="E6" s="2" t="inlineStr"/>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" s="3" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>Keli Coelho Silva</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr"/>
+      <c r="D7" s="4" t="inlineStr"/>
+      <c r="E7" s="4" t="inlineStr"/>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G7" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Marcela Leal Ferreira</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr"/>
+      <c r="D8" s="2" t="inlineStr"/>
+      <c r="E8" s="2" t="inlineStr"/>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H8" s="3" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>Maria Eduarda Mendonça Barbosa</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr"/>
+      <c r="D9" s="4" t="inlineStr"/>
+      <c r="E9" s="4" t="inlineStr"/>
+      <c r="F9" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G9" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t>24/08/2026 20:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>nicole de oliveira de paula</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr"/>
+      <c r="D10" s="2" t="inlineStr"/>
+      <c r="E10" s="2" t="inlineStr"/>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H10" s="3" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>Pablo Expedito de Souza Raimundo</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr"/>
+      <c r="D11" s="4" t="inlineStr"/>
+      <c r="E11" s="4" t="inlineStr"/>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G11" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H11" s="5" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>PAULA GEARA CARDÃO POVOLERI</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr"/>
+      <c r="E12" s="2" t="inlineStr"/>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>24/08/2026 18:54, 25/08/2026 18:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>Rafaela Santos Alves</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr"/>
+      <c r="D13" s="4" t="inlineStr"/>
+      <c r="E13" s="4" t="inlineStr"/>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G13" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H13" s="5" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
-      <c r="H54" s="3" t="inlineStr">
-[...22 lines deleted...]
-      <c r="G55" s="4" t="n">
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>samuel alves dos santos</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr"/>
+      <c r="D14" s="2" t="inlineStr"/>
+      <c r="E14" s="2" t="inlineStr"/>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H55" s="5" t="inlineStr"/>
-[...18 lines deleted...]
-      <c r="G56" s="2" t="n">
+      <c r="H14" s="3" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>Silane Aparecida Andrade Canedo</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr"/>
+      <c r="D15" s="4" t="inlineStr"/>
+      <c r="E15" s="4" t="inlineStr"/>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G15" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H15" s="5" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>vinicius dilly almeida</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr"/>
+      <c r="D16" s="2" t="inlineStr"/>
+      <c r="E16" s="2" t="inlineStr"/>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H16" s="3" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>Vinicius Viana Lempk</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr"/>
+      <c r="D17" s="4" t="inlineStr"/>
+      <c r="E17" s="4" t="inlineStr"/>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G17" s="4" t="n">
         <v>1</v>
       </c>
-      <c r="H56" s="3" t="inlineStr">
-[...455 lines deleted...]
-          <t>25/06/2026 18:45</t>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t>24/08/2026 19:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
@@ -2464,1521 +2326,1521 @@
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Horários de Entrada</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Adriana Aparecida Fonseca Scaldaferri</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr"/>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:58, 09/06/2026 18:40, 10/06/2026 19:07, 11/06/2026 18:58, 12/06/2026 18:23, 15/06/2026 18:38, 16/06/2026 18:40, 17/06/2026 19:01, 18/06/2026 18:52, 22/06/2026 19:01, 23/06/2026 18:54, 25/06/2026 18:42, 26/06/2026 18:46, 29/06/2026 18:33</t>
+          <t>08/06/2026 18:58, 09/06/2026 18:40, 10/06/2026 19:07, 11/06/2026 18:58, 12/06/2026 18:23, 15/06/2026 18:38, 16/06/2026 18:40, 17/06/2026 19:01, 18/06/2026 18:52, 22/06/2026 19:01, 23/06/2026 18:54, 25/06/2026 18:42, 26/06/2026 18:46, 29/06/2026 18:33, 30/06/2026 18:59, 01/07/2026 18:41, 02/07/2026 18:46, 07/07/2026 18:43, 08/07/2026 18:57, 09/07/2026 19:01, 10/07/2026 18:38, 20/07/2026 18:42, 21/07/2026 18:56, 22/07/2026 18:47, 23/07/2026 18:29, 24/07/2026 19:06, 28/07/2026 18:52, 29/07/2026 18:57, 30/07/2026 18:50, 31/07/2026 18:44, 03/08/2026 18:47, 04/08/2026 19:04, 05/08/2026 18:51, 06/08/2026 19:01, 07/08/2026 18:44, 10/08/2026 18:56, 11/08/2026 18:54, 12/08/2026 19:02, 13/08/2026 19:01, 14/08/2026 18:40, 17/08/2026 18:34, 19/08/2026 19:04, 20/08/2026 18:29, 21/08/2026 18:28, 24/08/2026 18:54, 28/08/2026 18:26</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
           <t>Angelo Pinheiro Pascotto</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr"/>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G3" s="4" t="n">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:53, 09/06/2026 18:45, 10/06/2026 18:58, 16/06/2026 18:45, 17/06/2026 18:54, 18/06/2026 18:57, 22/06/2026 18:33, 23/06/2026 18:43, 25/06/2026 18:51, 26/06/2026 18:31, 29/06/2026 18:38</t>
+          <t>08/06/2026 18:53, 09/06/2026 18:45, 10/06/2026 18:58, 16/06/2026 18:45, 17/06/2026 18:54, 18/06/2026 18:57, 22/06/2026 18:33, 23/06/2026 18:43, 25/06/2026 18:51, 26/06/2026 18:31, 29/06/2026 18:38, 30/06/2026 18:48, 01/07/2026 18:46, 02/07/2026 18:53, 06/07/2026 18:51, 07/07/2026 18:36, 08/07/2026 18:54, 09/07/2026 18:49, 16/07/2026 18:43, 17/07/2026 18:50, 20/07/2026 18:50, 22/07/2026 18:52, 24/07/2026 18:43, 27/07/2026 18:55, 28/07/2026 19:18, 29/07/2026 18:53, 30/07/2026 18:33, 03/08/2026 18:36, 04/08/2026 18:46, 05/08/2026 18:52, 06/08/2026 18:43, 10/08/2026 18:41, 11/08/2026 18:47, 12/08/2026 18:54, 13/08/2026 18:44, 17/08/2026 18:53, 20/08/2026 18:57, 21/08/2026 18:41, 24/08/2026 19:02, 25/08/2026 19:04, 26/08/2026 18:46, 27/08/2026 18:47</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Brunária de Souza Bruno</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr"/>
       <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:49, 09/06/2026 18:59, 10/06/2026 18:50, 11/06/2026 17:48, 12/06/2026 19:05, 15/06/2026 18:47, 17/06/2026 19:04, 18/06/2026 18:57, 22/06/2026 20:45, 25/06/2026 19:05, 26/06/2026 18:53</t>
+          <t>08/06/2026 18:49, 09/06/2026 18:59, 10/06/2026 18:50, 11/06/2026 17:48, 12/06/2026 19:05, 15/06/2026 18:47, 17/06/2026 19:04, 18/06/2026 18:57, 22/06/2026 20:45, 25/06/2026 19:05, 26/06/2026 18:53, 30/06/2026 18:42, 02/07/2026 18:56, 03/07/2026 20:44, 06/07/2026 19:07, 07/07/2026 18:54, 08/07/2026 18:55, 10/07/2026 18:45, 13/07/2026 19:02, 15/07/2026 18:42, 16/07/2026 19:10, 17/07/2026 19:25, 23/07/2026 19:09, 24/07/2026 19:03, 28/07/2026 18:59, 29/07/2026 19:12, 30/07/2026 19:03, 31/07/2026 19:03, 04/08/2026 19:13, 06/08/2026 19:14, 19/08/2026 19:25, 21/08/2026 19:50, 26/08/2026 19:18, 27/08/2026 19:28, 28/08/2026 19:13</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Camila Campos Grossi Brasil</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr"/>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G5" s="4" t="n">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:20, 09/06/2026 18:57, 10/06/2026 18:51, 12/06/2026 18:22, 15/06/2026 18:41, 16/06/2026 18:47, 22/06/2026 18:53, 23/06/2026 18:52, 25/06/2026 18:49</t>
+          <t>08/06/2026 18:20, 09/06/2026 18:57, 10/06/2026 18:51, 12/06/2026 18:22, 15/06/2026 18:41, 16/06/2026 18:47, 22/06/2026 18:53, 23/06/2026 18:52, 25/06/2026 18:49, 02/07/2026 18:57, 06/07/2026 18:38, 07/07/2026 18:57, 08/07/2026 18:59, 09/07/2026 18:54, 14/07/2026 18:50, 15/07/2026 18:49, 21/07/2026 18:48, 23/07/2026 18:52, 03/08/2026 18:54, 04/08/2026 18:52, 11/08/2026 18:33, 12/08/2026 19:00, 20/08/2026 18:29, 24/08/2026 19:00, 27/08/2026 18:59</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Carolina Cerutti Mattos</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr"/>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:49, 09/06/2026 18:49, 10/06/2026 18:54, 11/06/2026 18:53, 12/06/2026 18:51, 15/06/2026 18:54, 16/06/2026 18:52, 17/06/2026 18:52, 23/06/2026 18:52, 25/06/2026 18:50, 26/06/2026 18:52</t>
+          <t>08/06/2026 18:49, 09/06/2026 18:49, 10/06/2026 18:54, 11/06/2026 18:53, 12/06/2026 18:51, 15/06/2026 18:54, 16/06/2026 18:52, 17/06/2026 18:52, 23/06/2026 18:52, 25/06/2026 18:50, 26/06/2026 18:52, 30/06/2026 18:52, 01/07/2026 18:50, 02/07/2026 18:51, 03/07/2026 18:53, 06/07/2026 18:53, 07/07/2026 18:50, 08/07/2026 18:50, 09/07/2026 18:50, 10/07/2026 18:52, 13/07/2026 18:51, 14/07/2026 18:50, 15/07/2026 18:51, 17/07/2026 18:50, 20/07/2026 18:50, 21/07/2026 18:48, 28/07/2026 18:53, 29/07/2026 18:51, 30/07/2026 18:52, 31/07/2026 18:52, 03/08/2026 18:52, 05/08/2026 18:50, 06/08/2026 18:52, 07/08/2026 18:52, 10/08/2026 18:51, 11/08/2026 18:51, 13/08/2026 18:51, 14/08/2026 18:52, 17/08/2026 18:52, 19/08/2026 18:51, 20/08/2026 18:53, 21/08/2026 18:55, 24/08/2026 18:52, 26/08/2026 18:50, 27/08/2026 18:50</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>Claudiane Gonçalves Soares</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr"/>
       <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G7" s="4" t="n">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:45, 09/06/2026 18:23, 10/06/2026 18:28, 11/06/2026 18:30, 12/06/2026 18:25, 16/06/2026 19:01, 18/06/2026 18:53, 25/06/2026 18:51</t>
+          <t>08/06/2026 18:45, 09/06/2026 18:23, 10/06/2026 18:28, 11/06/2026 18:30, 12/06/2026 18:25, 16/06/2026 19:01, 18/06/2026 18:53, 25/06/2026 18:51, 30/06/2026 19:01, 01/07/2026 19:03, 02/07/2026 18:37, 06/07/2026 18:54, 07/07/2026 19:02, 08/07/2026 18:30, 09/07/2026 18:36, 10/07/2026 19:00, 14/07/2026 18:18, 17/07/2026 18:46, 21/07/2026 18:23, 28/07/2026 18:30, 29/07/2026 19:02, 03/08/2026 18:45, 04/08/2026 18:30, 05/08/2026 18:48, 07/08/2026 18:47, 10/08/2026 18:42, 11/08/2026 18:25, 12/08/2026 19:00, 13/08/2026 18:45, 17/08/2026 19:00, 19/08/2026 18:59, 20/08/2026 18:46, 25/08/2026 18:54, 26/08/2026 19:41, 27/08/2026 18:38</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Cristiane Quintino Lopes</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr"/>
       <c r="D8" s="2" t="inlineStr"/>
       <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:56, 09/06/2026 18:55, 12/06/2026 18:46, 15/06/2026 18:44, 16/06/2026 18:47, 17/06/2026 18:49, 18/06/2026 18:50, 22/06/2026 18:48, 23/06/2026 18:53, 26/06/2026 18:39</t>
+          <t>08/06/2026 18:56, 09/06/2026 18:55, 12/06/2026 18:46, 15/06/2026 18:44, 16/06/2026 18:47, 17/06/2026 18:49, 18/06/2026 18:50, 22/06/2026 18:48, 23/06/2026 18:53, 26/06/2026 18:39, 01/07/2026 18:43, 02/07/2026 19:10, 06/07/2026 18:46, 08/07/2026 18:44, 09/07/2026 18:45, 10/07/2026 18:46, 13/07/2026 18:42, 14/07/2026 18:55, 15/07/2026 18:37, 17/07/2026 18:43, 20/07/2026 18:35, 21/07/2026 18:41, 23/07/2026 18:42, 28/07/2026 18:48, 30/07/2026 18:46, 04/08/2026 18:47, 05/08/2026 18:38, 11/08/2026 18:46, 13/08/2026 18:43, 18/08/2026 18:43, 19/08/2026 18:48</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>Cristina Helena Alonso Cardoso Rezende</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr"/>
       <c r="D9" s="4" t="inlineStr"/>
       <c r="E9" s="4" t="inlineStr"/>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G9" s="4" t="n">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:46, 11/06/2026 18:40, 12/06/2026 18:46, 15/06/2026 18:44, 16/06/2026 18:41, 17/06/2026 18:42, 18/06/2026 18:48, 22/06/2026 18:43, 23/06/2026 18:41, 25/06/2026 18:42, 26/06/2026 18:37, 29/06/2026 18:38</t>
+          <t>08/06/2026 18:46, 11/06/2026 18:40, 12/06/2026 18:46, 15/06/2026 18:44, 16/06/2026 18:41, 17/06/2026 18:42, 18/06/2026 18:48, 22/06/2026 18:43, 23/06/2026 18:41, 25/06/2026 18:42, 26/06/2026 18:37, 29/06/2026 18:38, 30/06/2026 18:38, 01/07/2026 18:40, 02/07/2026 19:00, 06/07/2026 18:40, 07/07/2026 18:34, 08/07/2026 18:36, 09/07/2026 18:42, 10/07/2026 18:40, 14/07/2026 18:44, 15/07/2026 18:49, 20/07/2026 18:55, 21/07/2026 18:52, 23/07/2026 18:53, 24/07/2026 18:55, 29/07/2026 18:58, 30/07/2026 19:12, 31/07/2026 19:08, 03/08/2026 19:03, 04/08/2026 19:12, 05/08/2026 18:59, 06/08/2026 18:58, 10/08/2026 19:04, 11/08/2026 18:58, 13/08/2026 18:58, 17/08/2026 18:59, 18/08/2026 19:01, 19/08/2026 18:57, 20/08/2026 19:03, 24/08/2026 19:05, 25/08/2026 19:05, 26/08/2026 19:04, 28/08/2026 19:02</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Daniel Geraldo Sad Borges de Mattos e Albuquerque</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr"/>
       <c r="D10" s="2" t="inlineStr"/>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G10" s="2" t="n">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:01, 10/06/2026 19:11, 11/06/2026 19:15, 12/06/2026 18:58, 25/06/2026 19:17, 26/06/2026 19:13</t>
+          <t>08/06/2026 19:01, 10/06/2026 19:11, 11/06/2026 19:15, 12/06/2026 18:58, 25/06/2026 19:17, 26/06/2026 19:13, 01/07/2026 19:00, 03/07/2026 19:03, 06/07/2026 19:07, 07/07/2026 18:58, 13/07/2026 18:57, 14/07/2026 19:14, 15/07/2026 19:03, 17/07/2026 19:27, 20/07/2026 18:58, 21/07/2026 19:10, 22/07/2026 19:18, 27/07/2026 19:05, 28/07/2026 19:13, 30/07/2026 19:17, 03/08/2026 19:02, 04/08/2026 19:17, 06/08/2026 19:02, 07/08/2026 19:12, 10/08/2026 19:41, 12/08/2026 19:09, 13/08/2026 19:08, 17/08/2026 19:17, 18/08/2026 19:23, 19/08/2026 19:26, 20/08/2026 19:06, 21/08/2026 19:05, 24/08/2026 19:08, 25/08/2026 18:46</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>Débora Bulyk Cellis Barreto</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr"/>
       <c r="D11" s="4" t="inlineStr"/>
       <c r="E11" s="4" t="inlineStr"/>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G11" s="4" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:15, 09/06/2026 19:04, 10/06/2026 19:04, 15/06/2026 18:59, 16/06/2026 18:50, 17/06/2026 19:06, 18/06/2026 19:07, 22/06/2026 19:11, 23/06/2026 19:09, 25/06/2026 19:13, 26/06/2026 18:32, 29/06/2026 19:11</t>
+          <t>08/06/2026 19:15, 09/06/2026 19:04, 10/06/2026 19:04, 15/06/2026 18:59, 16/06/2026 18:50, 17/06/2026 19:06, 18/06/2026 19:07, 22/06/2026 19:11, 23/06/2026 19:09, 25/06/2026 19:13, 26/06/2026 18:32, 29/06/2026 19:11, 02/07/2026 19:08, 06/07/2026 18:57, 07/07/2026 19:02, 08/07/2026 19:13, 09/07/2026 19:12, 13/07/2026 19:19, 14/07/2026 19:11, 15/07/2026 18:47, 16/07/2026 18:59, 17/07/2026 19:05, 21/07/2026 18:59, 22/07/2026 19:16, 24/07/2026 19:01, 28/07/2026 19:07, 30/07/2026 19:13, 31/07/2026 19:02, 03/08/2026 19:10, 05/08/2026 19:10, 12/08/2026 19:20, 13/08/2026 19:30, 17/08/2026 18:49, 18/08/2026 19:07, 20/08/2026 19:12, 24/08/2026 19:21</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>edmilson Ferreira da costa</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr"/>
       <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G12" s="2" t="n">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 18:41, 10/06/2026 18:43, 11/06/2026 18:42, 12/06/2026 18:47, 16/06/2026 18:46, 17/06/2026 18:40, 18/06/2026 18:46, 23/06/2026 18:43, 25/06/2026 18:37, 26/06/2026 18:40, 29/06/2026 18:37</t>
+          <t>09/06/2026 18:41, 10/06/2026 18:43, 11/06/2026 18:42, 12/06/2026 18:47, 16/06/2026 18:46, 17/06/2026 18:40, 18/06/2026 18:46, 23/06/2026 18:43, 25/06/2026 18:37, 26/06/2026 18:40, 29/06/2026 18:37, 30/06/2026 18:31, 01/07/2026 18:51, 02/07/2026 18:38, 03/07/2026 18:37, 07/07/2026 18:33, 09/07/2026 18:40, 13/07/2026 18:31, 14/07/2026 18:38, 15/07/2026 18:39, 16/07/2026 18:40, 17/07/2026 18:40, 20/07/2026 18:32, 23/07/2026 18:27, 24/07/2026 18:37, 28/07/2026 18:38, 29/07/2026 18:37, 30/07/2026 18:37, 31/07/2026 18:04, 03/08/2026 18:33, 05/08/2026 18:38, 06/08/2026 18:41, 07/08/2026 18:40, 10/08/2026 18:43, 11/08/2026 18:32, 14/08/2026 18:20, 17/08/2026 18:33, 19/08/2026 18:38, 26/08/2026 18:30, 28/08/2026 18:35</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>Ednamara Mendes Knopp</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr"/>
       <c r="D13" s="4" t="inlineStr"/>
       <c r="E13" s="4" t="inlineStr"/>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G13" s="4" t="n">
         <v>2</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>08/06/2026 18:36, 09/06/2026 18:58</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Eduardo Cantarino Cordeiro de Araújo</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr"/>
       <c r="D14" s="2" t="inlineStr"/>
       <c r="E14" s="2" t="inlineStr"/>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G14" s="2" t="n">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="H14" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 19:04, 10/06/2026 19:11, 11/06/2026 19:18, 12/06/2026 19:02, 16/06/2026 19:06, 18/06/2026 19:14, 22/06/2026 19:07, 23/06/2026 19:02, 25/06/2026 19:06, 26/06/2026 19:37, 29/06/2026 18:55</t>
+          <t>09/06/2026 19:04, 10/06/2026 19:11, 11/06/2026 19:18, 12/06/2026 19:02, 16/06/2026 19:06, 18/06/2026 19:14, 22/06/2026 19:07, 23/06/2026 19:02, 25/06/2026 19:06, 26/06/2026 19:37, 29/06/2026 18:55, 01/07/2026 19:23, 02/07/2026 19:05, 06/07/2026 19:16, 07/07/2026 19:20, 08/07/2026 19:22, 09/07/2026 19:18, 10/07/2026 18:59, 13/07/2026 19:07, 14/07/2026 19:04, 15/07/2026 19:06, 16/07/2026 19:11, 17/07/2026 19:06, 20/07/2026 19:46, 21/07/2026 19:13, 22/07/2026 18:55, 23/07/2026 19:00, 24/07/2026 19:26, 28/07/2026 19:24, 29/07/2026 19:35, 30/07/2026 19:20, 31/07/2026 19:09, 03/08/2026 19:10, 04/08/2026 19:14, 05/08/2026 19:44, 06/08/2026 19:41, 07/08/2026 19:19, 10/08/2026 19:24, 11/08/2026 19:10, 12/08/2026 19:06, 13/08/2026 19:09, 17/08/2026 19:09, 18/08/2026 20:11, 19/08/2026 19:08, 20/08/2026 19:15, 24/08/2026 19:14, 26/08/2026 19:07, 27/08/2026 19:20</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t>Eduardo Pires Andrade</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr"/>
       <c r="D15" s="4" t="inlineStr"/>
       <c r="E15" s="4" t="inlineStr"/>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G15" s="4" t="n">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 18:57, 10/06/2026 18:57, 12/06/2026 18:53, 16/06/2026 18:52, 17/06/2026 19:02, 18/06/2026 18:54, 25/06/2026 19:11</t>
+          <t>09/06/2026 18:57, 10/06/2026 18:57, 12/06/2026 18:53, 16/06/2026 18:52, 17/06/2026 19:02, 18/06/2026 18:54, 25/06/2026 19:11, 01/07/2026 18:56, 02/07/2026 19:03, 03/07/2026 18:59, 07/07/2026 18:55, 08/07/2026 18:46, 09/07/2026 18:58, 10/07/2026 19:01, 13/07/2026 19:03, 14/07/2026 18:57, 15/07/2026 18:57, 16/07/2026 18:59, 17/07/2026 19:00, 20/07/2026 18:54, 21/07/2026 19:09, 23/07/2026 19:12, 24/07/2026 19:14, 27/07/2026 19:18, 28/07/2026 19:20, 29/07/2026 19:02, 30/07/2026 19:00, 03/08/2026 18:56, 04/08/2026 19:04, 05/08/2026 19:12, 07/08/2026 19:06, 10/08/2026 18:59, 11/08/2026 19:04, 12/08/2026 19:10, 19/08/2026 19:08, 20/08/2026 18:57, 24/08/2026 19:06, 25/08/2026 19:03, 26/08/2026 18:59, 27/08/2026 18:44</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Elisete da silva alves</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr"/>
       <c r="D16" s="2" t="inlineStr"/>
       <c r="E16" s="2" t="inlineStr"/>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G16" s="2" t="n">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:17, 09/06/2026 18:29, 10/06/2026 18:25, 11/06/2026 18:33, 12/06/2026 18:25, 15/06/2026 18:23, 16/06/2026 18:12, 17/06/2026 18:06, 18/06/2026 18:10, 22/06/2026 18:12, 23/06/2026 18:08, 25/06/2026 18:11</t>
+          <t>08/06/2026 18:17, 09/06/2026 18:29, 10/06/2026 18:25, 11/06/2026 18:33, 12/06/2026 18:25, 15/06/2026 18:23, 16/06/2026 18:12, 17/06/2026 18:06, 18/06/2026 18:10, 22/06/2026 18:12, 23/06/2026 18:08, 25/06/2026 18:11, 30/06/2026 18:10, 01/07/2026 18:12, 02/07/2026 18:06, 03/07/2026 18:22, 07/07/2026 18:05, 08/07/2026 18:12, 09/07/2026 18:00, 14/07/2026 18:17, 15/07/2026 18:18, 16/07/2026 18:07, 21/07/2026 18:14, 27/07/2026 18:15, 17/08/2026 18:36</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>Fabia ester da silva botrel</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr"/>
       <c r="D17" s="4" t="inlineStr"/>
       <c r="E17" s="4" t="inlineStr"/>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G17" s="4" t="n">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:37, 09/06/2026 18:31, 10/06/2026 18:15, 11/06/2026 18:40, 12/06/2026 18:14, 15/06/2026 18:27, 16/06/2026 18:23, 17/06/2026 18:44, 18/06/2026 18:33, 22/06/2026 18:33, 23/06/2026 18:20, 25/06/2026 18:33, 26/06/2026 18:36, 29/06/2026 18:25</t>
+          <t>08/06/2026 18:37, 09/06/2026 18:31, 10/06/2026 18:15, 11/06/2026 18:40, 12/06/2026 18:14, 15/06/2026 18:27, 16/06/2026 18:23, 17/06/2026 18:44, 18/06/2026 18:33, 22/06/2026 18:33, 23/06/2026 18:20, 25/06/2026 18:33, 26/06/2026 18:36, 29/06/2026 18:25, 30/06/2026 18:35, 01/07/2026 18:57, 03/07/2026 18:49, 20/07/2026 18:45, 21/07/2026 18:51, 23/07/2026 18:42, 24/07/2026 18:38, 28/07/2026 19:01, 29/07/2026 18:55, 30/07/2026 19:05, 31/07/2026 18:54, 03/08/2026 18:50, 05/08/2026 18:52, 06/08/2026 18:52, 07/08/2026 18:51, 10/08/2026 18:55, 11/08/2026 19:01, 12/08/2026 18:58, 13/08/2026 18:32, 14/08/2026 18:50, 17/08/2026 19:04, 18/08/2026 19:01, 19/08/2026 19:14, 20/08/2026 19:17, 21/08/2026 18:50, 24/08/2026 18:58, 25/08/2026 19:01, 26/08/2026 18:59, 27/08/2026 18:41, 28/08/2026 18:45</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Fabrini Videira Novelino</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr"/>
       <c r="D18" s="2" t="inlineStr"/>
       <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H18" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 20:01, 09/06/2026 19:12, 10/06/2026 18:55, 11/06/2026 18:34, 12/06/2026 19:06, 15/06/2026 19:23, 17/06/2026 19:06, 18/06/2026 19:07, 22/06/2026 18:59, 23/06/2026 18:47, 25/06/2026 19:07, 29/06/2026 19:19</t>
+          <t>08/06/2026 20:01, 09/06/2026 19:12, 10/06/2026 18:55, 11/06/2026 18:34, 12/06/2026 19:06, 15/06/2026 19:23, 17/06/2026 19:06, 18/06/2026 19:07, 22/06/2026 18:59, 23/06/2026 18:47, 25/06/2026 19:07, 29/06/2026 19:19, 30/06/2026 19:03, 01/07/2026 18:59, 02/07/2026 19:23, 06/07/2026 18:42, 07/07/2026 19:11, 08/07/2026 18:29</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t>FELIPE LOURES DE OLIVEIRA TEIXEIRA</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr"/>
       <c r="D19" s="4" t="inlineStr"/>
       <c r="E19" s="4" t="inlineStr"/>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G19" s="4" t="n">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:15, 10/06/2026 18:55, 16/06/2026 19:17, 17/06/2026 18:29, 25/06/2026 18:46, 26/06/2026 18:41</t>
+          <t>09/06/2026 19:15, 10/06/2026 18:55, 16/06/2026 19:17, 17/06/2026 18:29, 25/06/2026 18:46, 26/06/2026 18:41, 07/07/2026 18:39, 08/07/2026 18:34, 09/07/2026 18:32, 13/07/2026 18:34, 16/07/2026 19:17, 17/07/2026 19:25, 20/07/2026 18:36, 21/07/2026 18:42, 22/07/2026 18:37, 23/07/2026 18:53, 24/07/2026 18:41, 29/07/2026 19:00, 30/07/2026 18:30, 31/07/2026 18:41, 04/08/2026 18:27, 11/08/2026 19:18, 12/08/2026 18:59, 13/08/2026 18:36, 14/08/2026 18:47, 19/08/2026 18:39, 20/08/2026 19:07, 26/08/2026 19:20, 27/08/2026 18:51, 28/08/2026 19:11</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Fernanda Graciele Rodrigues</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr"/>
       <c r="D20" s="2" t="inlineStr"/>
       <c r="E20" s="2" t="inlineStr"/>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G20" s="2" t="n">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="H20" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:01, 09/06/2026 19:13, 10/06/2026 18:56, 11/06/2026 19:00, 12/06/2026 18:51, 15/06/2026 19:12, 16/06/2026 19:09, 17/06/2026 19:28, 18/06/2026 19:10, 22/06/2026 18:58, 23/06/2026 18:57, 25/06/2026 18:58, 29/06/2026 18:56</t>
+          <t>08/06/2026 19:01, 09/06/2026 19:13, 10/06/2026 18:56, 11/06/2026 19:00, 12/06/2026 18:51, 15/06/2026 19:12, 16/06/2026 19:09, 17/06/2026 19:28, 18/06/2026 19:10, 22/06/2026 18:58, 23/06/2026 18:57, 25/06/2026 18:58, 29/06/2026 18:56, 30/06/2026 18:56, 01/07/2026 18:55, 02/07/2026 18:58, 03/07/2026 18:59, 06/07/2026 19:04, 07/07/2026 18:55, 08/07/2026 18:50, 09/07/2026 19:01, 14/07/2026 19:12, 15/07/2026 19:06, 16/07/2026 19:13, 17/07/2026 19:13, 21/07/2026 19:07, 24/07/2026 19:01, 27/07/2026 19:06, 28/07/2026 19:22, 29/07/2026 19:07, 30/07/2026 19:24, 31/07/2026 19:01, 03/08/2026 19:07, 04/08/2026 19:03, 05/08/2026 19:08, 07/08/2026 19:12, 10/08/2026 18:59, 11/08/2026 19:09, 12/08/2026 18:54, 13/08/2026 19:04, 17/08/2026 19:00, 19/08/2026 18:58, 27/08/2026 18:52, 28/08/2026 19:04</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t>FERNANDO GUEDES COUTO</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr"/>
       <c r="D21" s="4" t="inlineStr"/>
       <c r="E21" s="4" t="inlineStr"/>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G21" s="4" t="n">
         <v>2</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>09/06/2026 18:14, 12/06/2026 18:43</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Filipe Campos</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr"/>
       <c r="D22" s="2" t="inlineStr"/>
       <c r="E22" s="2" t="inlineStr"/>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:17, 15/06/2026 19:14, 16/06/2026 20:28, 17/06/2026 18:47, 18/06/2026 19:16, 22/06/2026 19:03, 23/06/2026 20:16, 29/06/2026 19:14</t>
+          <t>08/06/2026 19:17, 15/06/2026 19:14, 16/06/2026 20:28, 17/06/2026 18:47, 18/06/2026 19:16, 22/06/2026 19:03, 23/06/2026 20:16, 29/06/2026 19:14, 30/06/2026 21:01, 01/07/2026 19:04, 02/07/2026 19:15, 03/07/2026 19:05, 07/07/2026 20:28, 09/07/2026 19:04, 15/07/2026 19:09, 20/07/2026 19:28, 23/07/2026 19:15, 24/07/2026 19:12, 27/07/2026 19:08, 31/07/2026 19:17, 03/08/2026 20:01, 05/08/2026 18:48, 06/08/2026 19:14, 07/08/2026 19:13, 10/08/2026 19:25, 11/08/2026 20:33, 12/08/2026 19:17, 13/08/2026 19:04, 14/08/2026 18:58, 17/08/2026 19:39, 18/08/2026 20:32, 21/08/2026 18:45</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
           <t>Gabriel José Magalhães Gomes</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr"/>
       <c r="D23" s="4" t="inlineStr"/>
       <c r="E23" s="4" t="inlineStr"/>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G23" s="4" t="n">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:30, 09/06/2026 18:25, 10/06/2026 18:26, 11/06/2026 18:27, 12/06/2026 18:36, 15/06/2026 18:36, 16/06/2026 18:34, 17/06/2026 18:32, 18/06/2026 18:26, 22/06/2026 18:33, 23/06/2026 18:31, 25/06/2026 18:28, 26/06/2026 18:33, 29/06/2026 18:31</t>
+          <t>08/06/2026 18:30, 09/06/2026 18:25, 10/06/2026 18:26, 11/06/2026 18:27, 12/06/2026 18:36, 15/06/2026 18:36, 16/06/2026 18:34, 17/06/2026 18:32, 18/06/2026 18:26, 22/06/2026 18:33, 23/06/2026 18:31, 25/06/2026 18:28, 26/06/2026 18:33, 29/06/2026 18:31, 30/06/2026 18:23, 01/07/2026 18:25, 02/07/2026 18:26, 03/07/2026 18:35, 06/07/2026 18:30, 07/07/2026 18:29, 08/07/2026 18:30, 09/07/2026 18:30, 10/07/2026 18:27, 13/07/2026 18:32, 14/07/2026 18:33, 15/07/2026 18:35, 16/07/2026 18:39, 17/07/2026 18:39, 20/07/2026 18:43, 21/07/2026 18:34, 22/07/2026 18:42, 23/07/2026 18:34, 24/07/2026 18:28, 27/07/2026 18:34, 28/07/2026 18:43, 29/07/2026 18:36, 30/07/2026 18:33, 31/07/2026 18:36, 03/08/2026 18:36, 04/08/2026 18:34, 05/08/2026 18:39, 06/08/2026 18:39, 07/08/2026 18:48, 10/08/2026 18:34, 11/08/2026 18:33, 12/08/2026 18:39, 13/08/2026 18:34, 14/08/2026 18:33, 17/08/2026 18:35, 18/08/2026 18:40, 19/08/2026 18:38, 20/08/2026 18:36, 21/08/2026 18:50, 24/08/2026 18:37, 25/08/2026 18:51, 26/08/2026 18:37, 27/08/2026 18:35, 28/08/2026 18:35</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>Gabriela Landim</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr"/>
       <c r="D24" s="2" t="inlineStr"/>
       <c r="E24" s="2" t="inlineStr"/>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G24" s="2" t="n">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="H24" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:11, 09/06/2026 19:05, 10/06/2026 19:04, 11/06/2026 19:16, 12/06/2026 19:17, 15/06/2026 18:59, 16/06/2026 19:09, 17/06/2026 19:11, 18/06/2026 18:55, 22/06/2026 19:02, 23/06/2026 18:53, 25/06/2026 19:15, 26/06/2026 19:09</t>
+          <t>08/06/2026 19:11, 09/06/2026 19:05, 10/06/2026 19:04, 11/06/2026 19:16, 12/06/2026 19:17, 15/06/2026 18:59, 16/06/2026 19:09, 17/06/2026 19:11, 18/06/2026 18:55, 22/06/2026 19:02, 23/06/2026 18:53, 25/06/2026 19:15, 26/06/2026 19:09, 30/06/2026 18:56, 01/07/2026 18:56, 02/07/2026 19:06, 03/07/2026 19:04, 06/07/2026 19:19, 07/07/2026 19:07, 08/07/2026 19:18, 09/07/2026 19:04, 10/07/2026 19:11, 14/07/2026 19:03, 15/07/2026 19:05, 16/07/2026 19:11, 17/07/2026 18:59, 21/07/2026 19:06, 23/07/2026 19:01, 24/07/2026 19:09, 27/07/2026 19:18, 28/07/2026 19:10, 29/07/2026 19:15, 30/07/2026 19:23, 31/07/2026 19:12, 03/08/2026 19:17, 04/08/2026 19:17, 05/08/2026 19:11, 07/08/2026 19:17, 11/08/2026 19:22, 12/08/2026 19:23, 13/08/2026 19:12, 14/08/2026 19:25, 17/08/2026 19:08, 19/08/2026 19:15, 20/08/2026 19:26, 21/08/2026 19:04, 27/08/2026 19:27, 28/08/2026 19:46</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
           <t>GABRIELA RODRIGUES DE CASTRO</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr"/>
       <c r="D25" s="4" t="inlineStr"/>
       <c r="E25" s="4" t="inlineStr"/>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G25" s="4" t="n">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:03, 09/06/2026 19:10, 10/06/2026 18:53, 15/06/2026 18:53, 16/06/2026 18:26, 17/06/2026 18:28, 18/06/2026 19:11, 22/06/2026 19:06, 23/06/2026 18:31, 25/06/2026 18:55, 26/06/2026 18:54, 29/06/2026 18:35</t>
+          <t>08/06/2026 19:03, 09/06/2026 19:10, 10/06/2026 18:53, 15/06/2026 18:53, 16/06/2026 18:26, 17/06/2026 18:28, 18/06/2026 19:11, 22/06/2026 19:06, 23/06/2026 18:31, 25/06/2026 18:55, 26/06/2026 18:54, 29/06/2026 18:35, 30/06/2026 18:49, 01/07/2026 18:52, 02/07/2026 19:05, 06/07/2026 18:48, 07/07/2026 18:52, 08/07/2026 18:56, 09/07/2026 19:03, 14/07/2026 18:50, 15/07/2026 18:52, 17/07/2026 18:57, 21/07/2026 18:50, 28/07/2026 19:03, 29/07/2026 18:51, 05/08/2026 18:38, 06/08/2026 18:53, 11/08/2026 18:53, 17/08/2026 19:09, 19/08/2026 18:41, 20/08/2026 18:52</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Giovane Pereira Rezende</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr"/>
       <c r="D26" s="2" t="inlineStr"/>
       <c r="E26" s="2" t="inlineStr"/>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G26" s="2" t="n">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="H26" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:33, 09/06/2026 18:57, 10/06/2026 18:58, 11/06/2026 18:46, 12/06/2026 18:42, 15/06/2026 18:39, 16/06/2026 18:43, 18/06/2026 18:43, 22/06/2026 18:25, 25/06/2026 18:57</t>
+          <t>08/06/2026 18:33, 09/06/2026 18:57, 10/06/2026 18:58, 11/06/2026 18:46, 12/06/2026 18:42, 15/06/2026 18:39, 16/06/2026 18:43, 18/06/2026 18:43, 22/06/2026 18:25, 25/06/2026 18:57, 07/07/2026 18:41, 09/07/2026 18:45, 10/07/2026 18:47, 14/07/2026 18:52, 15/07/2026 18:47, 16/07/2026 18:46, 17/07/2026 18:43, 20/07/2026 18:52, 22/07/2026 18:48, 28/07/2026 19:01, 29/07/2026 18:11, 30/07/2026 18:51, 03/08/2026 19:00, 17/08/2026 19:03</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
           <t>Gustavo Muller dos Santos Moreira</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr"/>
       <c r="D27" s="4" t="inlineStr"/>
       <c r="E27" s="4" t="inlineStr"/>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G27" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="5" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Hélio Cardoso</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr"/>
       <c r="D28" s="2" t="inlineStr"/>
       <c r="E28" s="2" t="inlineStr"/>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G28" s="2" t="n">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:58, 09/06/2026 18:49, 10/06/2026 18:40, 11/06/2026 18:43, 16/06/2026 18:47, 17/06/2026 18:39, 18/06/2026 18:43, 25/06/2026 18:39, 26/06/2026 18:47</t>
+          <t>08/06/2026 18:58, 09/06/2026 18:49, 10/06/2026 18:40, 11/06/2026 18:43, 16/06/2026 18:47, 17/06/2026 18:39, 18/06/2026 18:43, 25/06/2026 18:39, 26/06/2026 18:47, 01/07/2026 18:46, 02/07/2026 18:56, 07/07/2026 18:57, 09/07/2026 18:42, 10/07/2026 18:44, 13/07/2026 18:42, 14/07/2026 18:49, 16/07/2026 18:44, 22/07/2026 18:39, 23/07/2026 18:41, 30/07/2026 18:47, 31/07/2026 18:55, 07/08/2026 18:45, 17/08/2026 18:53, 24/08/2026 18:49</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t>Jeane Durco do Prado Von Randow</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr"/>
       <c r="D29" s="4" t="inlineStr"/>
       <c r="E29" s="4" t="inlineStr"/>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G29" s="4" t="n">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:30, 09/06/2026 18:09, 10/06/2026 18:36, 11/06/2026 17:56, 12/06/2026 18:03, 15/06/2026 18:17, 16/06/2026 18:31, 17/06/2026 18:06, 18/06/2026 18:08, 22/06/2026 17:57, 23/06/2026 18:25, 25/06/2026 17:41, 26/06/2026 18:36</t>
+          <t>08/06/2026 18:30, 09/06/2026 18:09, 10/06/2026 18:36, 11/06/2026 17:56, 12/06/2026 18:03, 15/06/2026 18:17, 16/06/2026 18:31, 17/06/2026 18:06, 18/06/2026 18:08, 22/06/2026 17:57, 23/06/2026 18:25, 25/06/2026 17:41, 26/06/2026 18:36, 30/06/2026 18:09, 01/07/2026 18:20, 02/07/2026 18:05, 06/07/2026 18:18, 07/07/2026 18:33, 08/07/2026 18:23, 09/07/2026 18:00, 10/07/2026 18:32, 28/07/2026 18:20, 29/07/2026 18:20, 30/07/2026 18:20, 03/08/2026 18:26, 04/08/2026 18:20, 07/08/2026 18:25, 10/08/2026 18:30, 11/08/2026 18:28, 12/08/2026 18:24, 13/08/2026 18:27, 17/08/2026 18:18, 18/08/2026 18:39, 19/08/2026 18:37, 20/08/2026 18:33, 24/08/2026 18:45, 28/08/2026 18:56</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>jOAO PEDRO GOULART GONÇALVES</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr"/>
       <c r="D30" s="2" t="inlineStr"/>
       <c r="E30" s="2" t="inlineStr"/>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G30" s="2" t="n">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="H30" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:24, 09/06/2026 18:52, 10/06/2026 18:54, 12/06/2026 18:56, 15/06/2026 18:16, 16/06/2026 18:35, 17/06/2026 18:51, 18/06/2026 18:57, 22/06/2026 18:51, 23/06/2026 19:07, 25/06/2026 18:43, 26/06/2026 18:55, 29/06/2026 18:44</t>
+          <t>08/06/2026 18:24, 09/06/2026 18:52, 10/06/2026 18:54, 12/06/2026 18:56, 15/06/2026 18:16, 16/06/2026 18:35, 17/06/2026 18:51, 18/06/2026 18:57, 22/06/2026 18:51, 23/06/2026 19:07, 25/06/2026 18:43, 26/06/2026 18:55, 29/06/2026 18:44, 30/06/2026 19:07, 01/07/2026 18:58, 02/07/2026 18:38, 03/07/2026 19:04, 06/07/2026 18:36, 07/07/2026 18:46, 08/07/2026 18:45, 09/07/2026 18:54, 10/07/2026 18:59, 13/07/2026 18:51, 14/07/2026 19:09, 15/07/2026 18:51, 16/07/2026 18:49, 17/07/2026 19:03, 20/07/2026 18:56, 21/07/2026 19:07, 22/07/2026 18:53, 23/07/2026 19:04, 24/07/2026 18:57, 27/07/2026 18:22, 28/07/2026 18:57, 29/07/2026 18:51, 30/07/2026 18:52, 31/07/2026 18:54, 03/08/2026 18:29, 04/08/2026 19:04, 05/08/2026 18:24, 06/08/2026 18:52, 07/08/2026 19:00, 10/08/2026 18:34, 11/08/2026 18:50, 12/08/2026 18:59, 13/08/2026 18:53, 14/08/2026 19:02, 17/08/2026 18:58, 18/08/2026 19:04, 19/08/2026 18:47, 20/08/2026 18:46, 21/08/2026 19:14, 24/08/2026 19:04, 25/08/2026 19:18, 26/08/2026 18:25, 27/08/2026 19:18, 28/08/2026 19:03</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t>Juliana Aparecida Silva de Oliveira</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr"/>
       <c r="D31" s="4" t="inlineStr"/>
       <c r="E31" s="4" t="inlineStr"/>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G31" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="5" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KELVIN FRANÇA ALMEIDA</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr"/>
       <c r="D32" s="2" t="inlineStr"/>
       <c r="E32" s="2" t="inlineStr"/>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G32" s="2" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="H32" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 18:12, 16/06/2026 18:48, 18/06/2026 18:51, 25/06/2026 18:20</t>
+          <t>09/06/2026 18:12, 16/06/2026 18:48, 18/06/2026 18:51, 25/06/2026 18:20, 02/07/2026 18:31, 03/07/2026 19:07, 07/07/2026 18:57, 08/07/2026 18:37, 14/07/2026 18:51, 15/07/2026 18:35, 22/07/2026 18:33, 27/07/2026 19:25, 10/08/2026 18:28, 11/08/2026 18:16, 13/08/2026 18:13, 14/08/2026 19:23, 19/08/2026 18:23</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
           <t>LAURA CAMPOS DE OLIVEIRA E SOUZA</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr"/>
       <c r="D33" s="4" t="inlineStr"/>
       <c r="E33" s="4" t="inlineStr"/>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G33" s="4" t="n">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:02, 09/06/2026 18:56, 10/06/2026 19:05, 12/06/2026 18:55, 15/06/2026 19:02, 16/06/2026 18:45, 17/06/2026 19:03, 18/06/2026 18:56, 23/06/2026 18:53, 25/06/2026 18:37</t>
+          <t>08/06/2026 19:02, 09/06/2026 18:56, 10/06/2026 19:05, 12/06/2026 18:55, 15/06/2026 19:02, 16/06/2026 18:45, 17/06/2026 19:03, 18/06/2026 18:56, 23/06/2026 18:53, 25/06/2026 18:37, 30/06/2026 18:41, 01/07/2026 18:58, 06/07/2026 18:52, 07/07/2026 18:58, 08/07/2026 18:40, 09/07/2026 18:51, 10/07/2026 19:00, 14/07/2026 18:47, 16/07/2026 18:56, 17/07/2026 18:43, 21/07/2026 18:41, 23/07/2026 18:57, 03/08/2026 18:52, 04/08/2026 18:55, 05/08/2026 18:52, 07/08/2026 18:56, 10/08/2026 19:02, 11/08/2026 19:03, 12/08/2026 19:01, 13/08/2026 19:16, 17/08/2026 18:56, 18/08/2026 19:04, 20/08/2026 19:03</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Laura Campos Mattos</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr"/>
       <c r="D34" s="2" t="inlineStr"/>
       <c r="E34" s="2" t="inlineStr"/>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="3" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
           <t>Leandro Ribeiro MACHADO</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr"/>
       <c r="D35" s="4" t="inlineStr"/>
       <c r="E35" s="4" t="inlineStr"/>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G35" s="4" t="n">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:51, 09/06/2026 18:52, 10/06/2026 18:53, 11/06/2026 19:02, 12/06/2026 18:58, 15/06/2026 18:51, 16/06/2026 18:49, 17/06/2026 18:54, 18/06/2026 18:52, 22/06/2026 18:49, 23/06/2026 18:50, 25/06/2026 18:50, 26/06/2026 18:53, 29/06/2026 18:49</t>
+          <t>08/06/2026 18:51, 09/06/2026 18:52, 10/06/2026 18:53, 11/06/2026 19:02, 12/06/2026 18:58, 15/06/2026 18:51, 16/06/2026 18:49, 17/06/2026 18:54, 18/06/2026 18:52, 22/06/2026 18:49, 23/06/2026 18:50, 25/06/2026 18:50, 26/06/2026 18:53, 29/06/2026 18:49, 30/06/2026 18:50, 01/07/2026 18:54, 02/07/2026 18:51, 03/07/2026 18:49, 06/07/2026 18:51, 07/07/2026 18:53, 08/07/2026 18:54, 09/07/2026 18:58, 10/07/2026 18:54, 13/07/2026 18:52, 14/07/2026 18:53, 15/07/2026 18:51, 16/07/2026 18:53, 17/07/2026 18:55, 20/07/2026 18:54, 21/07/2026 18:54, 22/07/2026 18:52, 23/07/2026 18:53, 24/07/2026 18:52, 27/07/2026 18:56, 28/07/2026 18:53, 29/07/2026 18:59, 30/07/2026 18:52, 31/07/2026 18:53, 03/08/2026 18:59, 04/08/2026 18:59, 05/08/2026 18:54, 06/08/2026 18:53, 07/08/2026 18:53, 10/08/2026 18:52, 11/08/2026 18:54, 12/08/2026 18:55, 13/08/2026 18:53, 14/08/2026 18:51, 17/08/2026 19:01, 18/08/2026 18:56, 19/08/2026 19:02, 20/08/2026 18:52, 21/08/2026 18:58, 24/08/2026 19:04, 25/08/2026 19:04, 27/08/2026 19:00, 28/08/2026 19:03</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>Leonardo Macedo de Rezende</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr"/>
       <c r="D36" s="2" t="inlineStr"/>
       <c r="E36" s="2" t="inlineStr"/>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:27, 09/06/2026 19:03, 10/06/2026 20:08, 11/06/2026 20:13, 12/06/2026 18:58, 15/06/2026 18:36, 16/06/2026 21:11, 17/06/2026 19:24, 18/06/2026 19:22, 22/06/2026 18:35, 23/06/2026 20:10, 25/06/2026 19:05, 26/06/2026 18:52</t>
+          <t>08/06/2026 19:27, 09/06/2026 19:03, 10/06/2026 20:08, 11/06/2026 20:13, 12/06/2026 18:58, 15/06/2026 18:36, 16/06/2026 21:11, 17/06/2026 19:24, 18/06/2026 19:22, 22/06/2026 18:35, 23/06/2026 20:10, 25/06/2026 19:05, 26/06/2026 18:52, 30/06/2026 18:34, 02/07/2026 19:19, 03/07/2026 18:31, 07/07/2026 19:25, 08/07/2026 19:19, 09/07/2026 19:00, 10/07/2026 18:56, 13/07/2026 18:44, 14/07/2026 19:32, 16/07/2026 19:25, 31/07/2026 19:28, 13/08/2026 18:39, 14/08/2026 18:19, 17/08/2026 19:43, 18/08/2026 19:33</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
           <t>livia melo honorato campos</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr"/>
       <c r="D37" s="4" t="inlineStr"/>
       <c r="E37" s="4" t="inlineStr"/>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G37" s="4" t="n">
         <v>2</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>15/06/2026 18:28, 16/06/2026 18:50</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Lorena Ferraz Diniz</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr"/>
       <c r="D38" s="2" t="inlineStr"/>
       <c r="E38" s="2" t="inlineStr"/>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G38" s="2" t="n">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:30, 09/06/2026 18:24, 10/06/2026 18:26, 11/06/2026 18:27, 12/06/2026 18:36, 15/06/2026 18:36, 16/06/2026 18:33, 17/06/2026 18:32, 18/06/2026 18:26, 22/06/2026 18:33, 23/06/2026 18:31, 25/06/2026 18:28, 26/06/2026 18:33, 29/06/2026 18:31</t>
+          <t>08/06/2026 18:30, 09/06/2026 18:24, 10/06/2026 18:26, 11/06/2026 18:27, 12/06/2026 18:36, 15/06/2026 18:36, 16/06/2026 18:33, 17/06/2026 18:32, 18/06/2026 18:26, 22/06/2026 18:33, 23/06/2026 18:31, 25/06/2026 18:28, 26/06/2026 18:33, 29/06/2026 18:31, 30/06/2026 18:23, 01/07/2026 18:25, 02/07/2026 18:26, 03/07/2026 18:35, 06/07/2026 18:29, 07/07/2026 18:29, 08/07/2026 18:30, 09/07/2026 18:30, 10/07/2026 18:26, 13/07/2026 18:32, 14/07/2026 18:30, 15/07/2026 18:35, 16/07/2026 18:39, 17/07/2026 18:39, 20/07/2026 18:43, 21/07/2026 18:34, 22/07/2026 18:42, 23/07/2026 18:34, 24/07/2026 18:32, 27/07/2026 18:39, 28/07/2026 18:32, 29/07/2026 18:36, 30/07/2026 18:33, 31/07/2026 18:36, 03/08/2026 18:36, 04/08/2026 18:34, 05/08/2026 18:39, 06/08/2026 18:39, 07/08/2026 18:37, 10/08/2026 18:33, 11/08/2026 18:33, 12/08/2026 18:39, 13/08/2026 18:34, 14/08/2026 18:33, 17/08/2026 18:35, 19/08/2026 18:38, 20/08/2026 18:36, 21/08/2026 18:32, 24/08/2026 18:37, 25/08/2026 18:39, 26/08/2026 18:37, 27/08/2026 18:35, 28/08/2026 18:35</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
           <t>Luana Aparecida de Oliveira Guedes</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr"/>
       <c r="D39" s="4" t="inlineStr"/>
       <c r="E39" s="4" t="inlineStr"/>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G39" s="4" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:14, 09/06/2026 19:06, 15/06/2026 19:09, 16/06/2026 19:10, 22/06/2026 19:00, 23/06/2026 19:08, 29/06/2026 19:07</t>
+          <t>08/06/2026 19:14, 09/06/2026 19:06, 15/06/2026 19:09, 16/06/2026 19:10, 22/06/2026 19:00, 23/06/2026 19:08, 29/06/2026 19:07, 30/06/2026 19:10, 06/07/2026 19:09, 07/07/2026 19:03, 22/07/2026 18:59, 13/08/2026 18:52</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>Luana Paes</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr"/>
       <c r="D40" s="2" t="inlineStr"/>
       <c r="E40" s="2" t="inlineStr"/>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G40" s="2" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 18:23, 10/06/2026 18:25, 16/06/2026 18:45, 17/06/2026 18:45, 23/06/2026 18:57</t>
+          <t>09/06/2026 18:23, 10/06/2026 18:25, 16/06/2026 18:45, 17/06/2026 18:45, 23/06/2026 18:57, 02/07/2026 18:37, 07/07/2026 18:00, 08/07/2026 18:20, 09/07/2026 18:25, 15/07/2026 18:52, 16/07/2026 18:53, 29/07/2026 18:25, 05/08/2026 18:42, 19/08/2026 18:44</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
           <t>Lucas de Paula Delgado</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr"/>
       <c r="D41" s="4" t="inlineStr"/>
       <c r="E41" s="4" t="inlineStr"/>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G41" s="4" t="n">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:55, 09/06/2026 18:23, 10/06/2026 19:11, 11/06/2026 18:41, 15/06/2026 18:54, 16/06/2026 18:40, 17/06/2026 18:47, 18/06/2026 18:18, 22/06/2026 18:59, 23/06/2026 18:33, 25/06/2026 18:09, 26/06/2026 19:02, 29/06/2026 19:07</t>
+          <t>08/06/2026 18:55, 09/06/2026 18:23, 10/06/2026 19:11, 11/06/2026 18:41, 15/06/2026 18:54, 16/06/2026 18:40, 17/06/2026 18:47, 18/06/2026 18:18, 22/06/2026 18:59, 23/06/2026 18:33, 25/06/2026 18:09, 26/06/2026 19:02, 29/06/2026 19:07, 30/06/2026 18:50, 01/07/2026 19:00, 02/07/2026 18:09, 06/07/2026 18:33, 07/07/2026 18:42, 09/07/2026 18:51, 13/07/2026 18:21, 14/07/2026 18:20, 15/07/2026 18:30, 17/07/2026 18:40, 20/07/2026 18:34, 22/07/2026 18:17, 23/07/2026 18:12, 24/07/2026 18:31, 27/07/2026 18:31, 28/07/2026 18:19, 30/07/2026 18:20, 03/08/2026 18:36, 05/08/2026 18:31, 06/08/2026 18:11, 07/08/2026 18:56, 10/08/2026 18:37, 11/08/2026 18:58, 12/08/2026 18:51, 13/08/2026 18:12, 14/08/2026 18:51, 17/08/2026 18:26, 18/08/2026 18:21, 19/08/2026 18:21, 20/08/2026 18:20, 26/08/2026 18:26, 27/08/2026 18:14</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>LUCAS OLIVEIRA SOARES</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr"/>
       <c r="D42" s="2" t="inlineStr"/>
       <c r="E42" s="2" t="inlineStr"/>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G42" s="2" t="n">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="H42" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:04, 09/06/2026 19:10, 10/06/2026 19:18, 11/06/2026 19:06, 12/06/2026 19:11, 15/06/2026 19:00, 16/06/2026 19:12, 17/06/2026 19:11, 18/06/2026 19:09, 22/06/2026 19:01, 23/06/2026 19:20, 25/06/2026 19:07, 26/06/2026 19:02, 29/06/2026 19:07</t>
+          <t>08/06/2026 19:04, 09/06/2026 19:10, 10/06/2026 19:18, 11/06/2026 19:06, 12/06/2026 19:11, 15/06/2026 19:00, 16/06/2026 19:12, 17/06/2026 19:11, 18/06/2026 19:09, 22/06/2026 19:01, 23/06/2026 19:20, 25/06/2026 19:07, 26/06/2026 19:02, 29/06/2026 19:07, 30/06/2026 19:25, 01/07/2026 19:10, 02/07/2026 19:15, 06/07/2026 19:15, 07/07/2026 19:11, 08/07/2026 19:13, 09/07/2026 18:55, 10/07/2026 19:06, 13/07/2026 19:04, 14/07/2026 19:18, 15/07/2026 19:13, 16/07/2026 19:22, 17/07/2026 19:27, 20/07/2026 19:07, 21/07/2026 19:08, 22/07/2026 19:14, 24/07/2026 19:13, 27/07/2026 19:05, 28/07/2026 19:13, 29/07/2026 19:15, 30/07/2026 19:17, 31/07/2026 19:13, 03/08/2026 19:10, 04/08/2026 19:15, 05/08/2026 19:15, 06/08/2026 19:10, 07/08/2026 19:12, 10/08/2026 19:08, 11/08/2026 19:12, 12/08/2026 19:14, 13/08/2026 19:03, 14/08/2026 19:19, 17/08/2026 19:16, 18/08/2026 19:10, 20/08/2026 19:19, 21/08/2026 19:13, 24/08/2026 19:08, 25/08/2026 19:19, 26/08/2026 19:16, 27/08/2026 19:16</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
           <t>Lucivania Maria Quintao Barcelos</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr"/>
       <c r="D43" s="4" t="inlineStr"/>
       <c r="E43" s="4" t="inlineStr"/>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G43" s="4" t="n">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:14, 10/06/2026 18:45, 11/06/2026 18:50, 12/06/2026 18:47, 16/06/2026 19:16, 18/06/2026 18:52, 23/06/2026 18:47</t>
+          <t>08/06/2026 19:14, 10/06/2026 18:45, 11/06/2026 18:50, 12/06/2026 18:47, 16/06/2026 19:16, 18/06/2026 18:52, 23/06/2026 18:47, 02/07/2026 20:14, 07/07/2026 18:41, 08/07/2026 19:05, 09/07/2026 18:45, 22/07/2026 18:49, 24/07/2026 19:39, 28/07/2026 19:04, 04/08/2026 19:17, 06/08/2026 19:19, 10/08/2026 19:16, 13/08/2026 19:29, 18/08/2026 19:08, 19/08/2026 19:08</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>Lueine Luiza da Fonseca Pinto Guedes</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr"/>
       <c r="D44" s="2" t="inlineStr"/>
       <c r="E44" s="2" t="inlineStr"/>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G44" s="2" t="n">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H44" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:36, 09/06/2026 19:06, 10/06/2026 18:22, 11/06/2026 18:29, 12/06/2026 18:50, 15/06/2026 18:53, 16/06/2026 18:40, 17/06/2026 18:45, 18/06/2026 17:58, 22/06/2026 18:01, 23/06/2026 19:27, 25/06/2026 18:22, 26/06/2026 18:43, 29/06/2026 18:58</t>
+          <t>08/06/2026 18:36, 09/06/2026 19:06, 10/06/2026 18:22, 11/06/2026 18:29, 12/06/2026 18:50, 15/06/2026 18:53, 16/06/2026 18:40, 17/06/2026 18:45, 18/06/2026 17:58, 22/06/2026 18:01, 23/06/2026 19:27, 25/06/2026 18:22, 26/06/2026 18:43, 29/06/2026 18:58, 30/06/2026 18:52, 01/07/2026 18:56, 02/07/2026 17:59, 03/07/2026 18:57, 06/07/2026 18:45, 07/07/2026 18:47, 08/07/2026 18:43, 09/07/2026 18:12, 10/07/2026 18:59, 13/07/2026 19:08, 14/07/2026 19:00, 15/07/2026 18:44, 16/07/2026 18:59, 17/07/2026 19:02, 20/07/2026 18:55, 21/07/2026 18:51, 22/07/2026 18:52, 23/07/2026 18:50, 24/07/2026 18:43, 27/07/2026 18:36, 28/07/2026 18:54, 29/07/2026 18:58, 30/07/2026 18:43, 03/08/2026 18:47, 04/08/2026 18:49, 05/08/2026 19:13, 06/08/2026 18:47, 07/08/2026 18:28, 10/08/2026 18:58, 11/08/2026 18:53, 12/08/2026 19:07, 13/08/2026 18:49, 17/08/2026 19:01, 18/08/2026 19:04, 19/08/2026 18:45, 20/08/2026 18:51, 24/08/2026 19:02, 27/08/2026 18:44, 28/08/2026 18:57</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
           <t>Luísa de Oliveira</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr"/>
       <c r="D45" s="4" t="inlineStr"/>
       <c r="E45" s="4" t="inlineStr"/>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G45" s="4" t="n">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:59, 09/06/2026 19:12, 10/06/2026 18:52, 11/06/2026 18:47, 12/06/2026 19:02, 15/06/2026 18:59, 16/06/2026 19:06, 17/06/2026 19:01, 18/06/2026 18:51, 22/06/2026 18:58, 23/06/2026 18:42, 26/06/2026 19:00, 29/06/2026 19:06</t>
+          <t>08/06/2026 18:59, 09/06/2026 19:12, 10/06/2026 18:52, 11/06/2026 18:47, 12/06/2026 19:02, 15/06/2026 18:59, 16/06/2026 19:06, 17/06/2026 19:01, 18/06/2026 18:51, 22/06/2026 18:58, 23/06/2026 18:42, 26/06/2026 19:00, 29/06/2026 19:06, 30/06/2026 18:58, 01/07/2026 18:56, 02/07/2026 19:01, 07/07/2026 19:01, 08/07/2026 19:07, 09/07/2026 19:08, 14/07/2026 18:58, 15/07/2026 19:03, 17/07/2026 19:07, 21/07/2026 19:04, 23/07/2026 18:57, 24/07/2026 18:52, 28/07/2026 18:59, 29/07/2026 19:03, 30/07/2026 19:07, 03/08/2026 19:02, 13/08/2026 18:56, 17/08/2026 18:58, 18/08/2026 18:57, 20/08/2026 19:06, 21/08/2026 18:51</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>MARCOS JOSE ORTOLANI LOUZADA</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr"/>
       <c r="D46" s="2" t="inlineStr"/>
       <c r="E46" s="2" t="inlineStr"/>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G46" s="2" t="n">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:44, 09/06/2026 18:38, 10/06/2026 18:50, 11/06/2026 19:18, 12/06/2026 19:00, 15/06/2026 18:50, 16/06/2026 18:55, 17/06/2026 18:55, 18/06/2026 18:48, 22/06/2026 18:37, 23/06/2026 18:41, 25/06/2026 18:50</t>
+          <t>08/06/2026 18:44, 09/06/2026 18:38, 10/06/2026 18:50, 11/06/2026 19:18, 12/06/2026 19:00, 15/06/2026 18:50, 16/06/2026 18:55, 17/06/2026 18:55, 18/06/2026 18:48, 22/06/2026 18:37, 23/06/2026 18:41, 25/06/2026 18:50, 30/06/2026 18:39, 01/07/2026 18:42, 06/07/2026 18:34, 07/07/2026 18:44, 08/07/2026 18:56, 09/07/2026 18:40, 13/07/2026 18:53, 14/07/2026 18:55, 15/07/2026 18:51, 16/07/2026 18:37, 17/07/2026 18:46, 20/07/2026 18:39, 21/07/2026 18:44, 22/07/2026 19:14, 23/07/2026 18:57, 24/07/2026 18:47, 27/07/2026 18:49, 28/07/2026 18:46, 29/07/2026 18:46, 30/07/2026 18:44, 31/07/2026 18:18, 03/08/2026 18:42, 04/08/2026 18:46, 05/08/2026 18:48, 06/08/2026 18:58, 07/08/2026 18:54, 10/08/2026 19:41, 11/08/2026 19:03, 12/08/2026 19:15, 13/08/2026 18:53, 17/08/2026 18:52, 19/08/2026 19:05, 26/08/2026 18:58, 27/08/2026 19:07</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
           <t>Maria Regina Novais Gonçalves</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr"/>
       <c r="D47" s="4" t="inlineStr"/>
       <c r="E47" s="4" t="inlineStr"/>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G47" s="4" t="n">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:02, 09/06/2026 19:03, 10/06/2026 19:02, 11/06/2026 19:44, 12/06/2026 18:51, 15/06/2026 18:50, 17/06/2026 18:38, 18/06/2026 18:53, 22/06/2026 19:07, 23/06/2026 19:10, 25/06/2026 19:03, 26/06/2026 19:07, 29/06/2026 18:50</t>
+          <t>08/06/2026 19:02, 09/06/2026 19:03, 10/06/2026 19:02, 11/06/2026 19:44, 12/06/2026 18:51, 15/06/2026 18:50, 17/06/2026 18:38, 18/06/2026 18:53, 22/06/2026 19:07, 23/06/2026 19:10, 25/06/2026 19:03, 26/06/2026 19:07, 29/06/2026 18:50, 30/06/2026 19:11, 01/07/2026 19:17, 02/07/2026 19:44, 06/07/2026 19:09, 07/07/2026 19:09, 08/07/2026 19:14, 09/07/2026 19:39, 10/07/2026 19:01, 13/07/2026 19:09, 14/07/2026 18:59, 15/07/2026 18:48, 16/07/2026 19:17, 17/07/2026 19:23, 22/07/2026 18:16, 23/07/2026 19:05, 24/07/2026 19:13, 28/07/2026 19:10, 29/07/2026 19:21, 30/07/2026 19:18, 03/08/2026 19:15, 04/08/2026 19:17, 05/08/2026 19:31, 06/08/2026 19:19, 07/08/2026 19:13, 10/08/2026 19:22, 12/08/2026 19:03, 13/08/2026 18:53, 14/08/2026 19:28, 17/08/2026 19:41, 26/08/2026 19:14, 27/08/2026 19:33, 28/08/2026 19:18</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Mariara Bardier Lopes</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr"/>
       <c r="D48" s="2" t="inlineStr"/>
       <c r="E48" s="2" t="inlineStr"/>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G48" s="2" t="n">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="H48" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 19:16, 10/06/2026 19:37, 11/06/2026 18:53, 12/06/2026 19:28, 15/06/2026 19:23, 16/06/2026 19:09, 18/06/2026 19:15, 22/06/2026 19:06, 25/06/2026 19:09, 26/06/2026 19:39, 29/06/2026 19:31</t>
+          <t>09/06/2026 19:16, 10/06/2026 19:37, 11/06/2026 18:53, 12/06/2026 19:28, 15/06/2026 19:23, 16/06/2026 19:09, 18/06/2026 19:15, 22/06/2026 19:06, 25/06/2026 19:09, 26/06/2026 19:39, 29/06/2026 19:31, 02/07/2026 19:25, 03/07/2026 19:38, 07/07/2026 19:19, 13/07/2026 18:59, 14/07/2026 19:31, 15/07/2026 19:03, 20/07/2026 19:33, 21/07/2026 18:58, 23/07/2026 19:34, 27/07/2026 19:06, 30/07/2026 19:52, 03/08/2026 19:12, 04/08/2026 19:19, 05/08/2026 19:05, 06/08/2026 19:36, 07/08/2026 19:03, 10/08/2026 19:01, 12/08/2026 19:27, 13/08/2026 19:27, 17/08/2026 19:32, 18/08/2026 19:26, 19/08/2026 18:35, 21/08/2026 18:29, 26/08/2026 19:08</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
           <t>Marilia Carolina Silverio</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr"/>
       <c r="D49" s="4" t="inlineStr"/>
       <c r="E49" s="4" t="inlineStr"/>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G49" s="4" t="n">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:23, 09/06/2026 18:28, 10/06/2026 19:18, 11/06/2026 18:04, 15/06/2026 18:57, 16/06/2026 18:18, 17/06/2026 18:34, 18/06/2026 17:44, 22/06/2026 18:40, 23/06/2026 18:28, 25/06/2026 18:23, 29/06/2026 18:18</t>
+          <t>08/06/2026 18:23, 09/06/2026 18:28, 10/06/2026 19:18, 11/06/2026 18:04, 15/06/2026 18:57, 16/06/2026 18:18, 17/06/2026 18:34, 18/06/2026 17:44, 22/06/2026 18:40, 23/06/2026 18:28, 25/06/2026 18:23, 29/06/2026 18:18, 30/06/2026 18:29, 01/07/2026 18:27, 03/07/2026 18:44, 06/07/2026 18:25, 08/07/2026 18:56, 09/07/2026 18:21, 10/07/2026 19:00, 13/07/2026 18:33, 14/07/2026 18:51, 15/07/2026 19:28, 20/07/2026 17:55, 21/07/2026 18:35, 23/07/2026 18:51, 27/07/2026 18:36, 28/07/2026 18:50, 04/08/2026 18:26, 05/08/2026 19:06, 06/08/2026 18:35, 07/08/2026 18:49, 10/08/2026 18:39, 12/08/2026 18:36, 13/08/2026 18:31, 14/08/2026 18:14, 17/08/2026 19:06, 20/08/2026 18:19</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>marina eugenia da silva freitas</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr"/>
       <c r="D50" s="2" t="inlineStr"/>
       <c r="E50" s="2" t="inlineStr"/>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G50" s="2" t="n">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="H50" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:36, 09/06/2026 19:04, 10/06/2026 19:04, 11/06/2026 18:01, 12/06/2026 18:26, 15/06/2026 18:18, 16/06/2026 18:45, 17/06/2026 19:03, 18/06/2026 18:14, 22/06/2026 17:57, 23/06/2026 18:53, 25/06/2026 18:37, 26/06/2026 18:40</t>
+          <t>08/06/2026 18:36, 09/06/2026 19:04, 10/06/2026 19:04, 11/06/2026 18:01, 12/06/2026 18:26, 15/06/2026 18:18, 16/06/2026 18:45, 17/06/2026 19:03, 18/06/2026 18:14, 22/06/2026 17:57, 23/06/2026 18:53, 25/06/2026 18:37, 26/06/2026 18:40, 30/06/2026 18:41, 01/07/2026 18:58, 02/07/2026 18:46, 03/07/2026 18:57, 06/07/2026 18:52, 07/07/2026 18:58, 08/07/2026 18:40, 09/07/2026 18:01, 10/07/2026 19:00, 13/07/2026 18:43, 14/07/2026 18:47, 15/07/2026 18:40, 16/07/2026 18:06, 17/07/2026 18:43, 20/07/2026 18:55, 21/07/2026 18:41, 23/07/2026 19:01, 24/07/2026 18:52, 27/07/2026 18:53, 28/07/2026 18:30, 29/07/2026 18:48, 30/07/2026 19:02, 31/07/2026 18:39, 03/08/2026 19:07, 04/08/2026 18:50, 05/08/2026 19:03, 06/08/2026 18:47, 07/08/2026 18:56, 10/08/2026 19:02, 11/08/2026 19:03, 12/08/2026 19:18, 13/08/2026 19:16, 17/08/2026 18:27, 18/08/2026 19:19, 19/08/2026 18:47, 20/08/2026 19:21</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
           <t>Marina Lins Ventura de Barros Martins</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr"/>
       <c r="D51" s="4" t="inlineStr"/>
       <c r="E51" s="4" t="inlineStr"/>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G51" s="4" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>12/06/2026 19:07, 16/06/2026 19:09, 18/06/2026 19:16, 23/06/2026 19:15, 25/06/2026 19:20</t>
+          <t>12/06/2026 19:07, 16/06/2026 19:09, 18/06/2026 19:16, 23/06/2026 19:15, 25/06/2026 19:20, 07/07/2026 19:08, 08/07/2026 19:08, 09/07/2026 19:05, 14/07/2026 19:10, 15/07/2026 19:12, 16/07/2026 19:18, 27/07/2026 19:25, 30/07/2026 19:08</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>Marina Vidal Coutinho Monteiro</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr"/>
       <c r="D52" s="2" t="inlineStr"/>
       <c r="E52" s="2" t="inlineStr"/>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="3" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
           <t>Marli Amaral da Silva Martins</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr"/>
       <c r="D53" s="4" t="inlineStr"/>
       <c r="E53" s="4" t="inlineStr"/>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G53" s="4" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 18:28, 17/06/2026 18:19, 22/06/2026 18:36, 25/06/2026 19:08</t>
+          <t>09/06/2026 18:28, 17/06/2026 18:19, 22/06/2026 18:36, 25/06/2026 19:08, 02/07/2026 18:33, 13/07/2026 18:33, 20/07/2026 18:16</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>Matheus Caniato Valverde</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr"/>
       <c r="D54" s="2" t="inlineStr"/>
       <c r="E54" s="2" t="inlineStr"/>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G54" s="2" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H54" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:55, 09/06/2026 18:39, 10/06/2026 18:49, 12/06/2026 18:57, 15/06/2026 18:52, 17/06/2026 18:54, 18/06/2026 19:01, 22/06/2026 18:51, 23/06/2026 18:45, 25/06/2026 19:06, 26/06/2026 18:52, 29/06/2026 18:44</t>
+          <t>08/06/2026 18:55, 09/06/2026 18:39, 10/06/2026 18:49, 12/06/2026 18:57, 15/06/2026 18:52, 17/06/2026 18:54, 18/06/2026 19:01, 22/06/2026 18:51, 23/06/2026 18:45, 25/06/2026 19:06, 26/06/2026 18:52, 29/06/2026 18:44, 30/06/2026 18:44, 01/07/2026 18:53, 02/07/2026 18:47, 03/07/2026 18:55, 22/07/2026 18:53</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="n">
         <v>54</v>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
           <t>Maycon Washington Bertolin Fernandes</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr"/>
       <c r="D55" s="4" t="inlineStr"/>
       <c r="E55" s="4" t="inlineStr"/>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G55" s="4" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 20:49, 09/06/2026 20:11</t>
+          <t>08/06/2026 20:49, 09/06/2026 20:11, 02/07/2026 20:14, 29/07/2026 20:18, 03/08/2026 20:58, 05/08/2026 20:26, 12/08/2026 19:55</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>Mylena Silva Ferreira</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr"/>
       <c r="D56" s="2" t="inlineStr"/>
       <c r="E56" s="2" t="inlineStr"/>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G56" s="2" t="n">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="H56" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:09, 10/06/2026 17:25, 11/06/2026 17:48, 12/06/2026 18:32, 15/06/2026 19:04, 17/06/2026 18:13, 18/06/2026 17:44, 22/06/2026 18:43, 25/06/2026 17:45</t>
+          <t>08/06/2026 19:09, 10/06/2026 17:25, 11/06/2026 17:48, 12/06/2026 18:32, 15/06/2026 19:04, 17/06/2026 18:13, 18/06/2026 17:44, 22/06/2026 18:43, 25/06/2026 17:45, 01/07/2026 18:47, 02/07/2026 17:48, 03/07/2026 18:57, 06/07/2026 19:03, 07/07/2026 18:59, 08/07/2026 18:55, 09/07/2026 18:05, 10/07/2026 18:34, 13/07/2026 18:06, 14/07/2026 18:52, 15/07/2026 18:44, 17/07/2026 18:57, 20/07/2026 18:12, 21/07/2026 18:56, 22/07/2026 18:37, 23/07/2026 18:01, 24/07/2026 18:52, 27/07/2026 17:53, 28/07/2026 18:53, 29/07/2026 18:56, 30/07/2026 19:08, 31/07/2026 18:52, 03/08/2026 18:36, 04/08/2026 18:08, 05/08/2026 18:50, 06/08/2026 18:10, 07/08/2026 18:55, 10/08/2026 18:55, 11/08/2026 18:53, 13/08/2026 18:09</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="n">
         <v>56</v>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
           <t>Nicole Francisquini Vieira de Castro</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr"/>
       <c r="D57" s="4" t="inlineStr"/>
       <c r="E57" s="4" t="inlineStr"/>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G57" s="4" t="n">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:36, 09/06/2026 18:32, 10/06/2026 18:41, 11/06/2026 18:36, 12/06/2026 18:58, 15/06/2026 18:37, 16/06/2026 18:40, 17/06/2026 18:37, 18/06/2026 18:07, 22/06/2026 18:18, 23/06/2026 18:35, 25/06/2026 18:06, 26/06/2026 17:55</t>
+          <t>08/06/2026 18:36, 09/06/2026 18:32, 10/06/2026 18:41, 11/06/2026 18:36, 12/06/2026 18:58, 15/06/2026 18:37, 16/06/2026 18:40, 17/06/2026 18:37, 18/06/2026 18:07, 22/06/2026 18:18, 23/06/2026 18:35, 25/06/2026 18:06, 26/06/2026 17:55, 30/06/2026 18:54, 01/07/2026 18:51, 02/07/2026 18:01, 03/07/2026 18:52, 06/07/2026 18:50, 07/07/2026 18:53, 08/07/2026 18:54, 09/07/2026 18:00, 10/07/2026 18:58, 13/07/2026 19:00, 16/07/2026 18:02, 17/07/2026 18:46, 21/07/2026 18:59, 22/07/2026 18:57, 23/07/2026 19:07, 24/07/2026 18:54, 27/07/2026 18:56, 28/07/2026 18:59, 29/07/2026 18:55, 30/07/2026 18:57, 31/07/2026 18:57, 04/08/2026 18:51, 05/08/2026 18:55, 06/08/2026 18:55, 10/08/2026 18:53, 11/08/2026 18:57, 12/08/2026 18:57, 13/08/2026 18:50, 14/08/2026 18:48, 17/08/2026 19:02, 18/08/2026 19:05, 19/08/2026 18:51, 20/08/2026 18:47, 27/08/2026 18:32</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>Oscar curcino soares marTins</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr"/>
       <c r="D58" s="2" t="inlineStr"/>
       <c r="E58" s="2" t="inlineStr"/>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G58" s="2" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
-          <t>12/06/2026 19:06, 16/06/2026 19:09, 18/06/2026 19:15, 23/06/2026 19:15, 25/06/2026 19:20</t>
+          <t>12/06/2026 19:06, 16/06/2026 19:09, 18/06/2026 19:15, 23/06/2026 19:15, 25/06/2026 19:20, 07/07/2026 19:08, 08/07/2026 19:08, 09/07/2026 19:05, 14/07/2026 19:10, 15/07/2026 19:12, 16/07/2026 19:18, 27/07/2026 19:25, 30/07/2026 19:08</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4" t="n">
         <v>58</v>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
           <t>PATRICIA TRAVASSOS BOUERI</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr"/>
       <c r="D59" s="4" t="inlineStr"/>
       <c r="E59" s="4" t="inlineStr"/>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G59" s="4" t="n">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:27, 09/06/2026 19:03, 15/06/2026 18:37, 16/06/2026 21:10, 17/06/2026 19:16, 18/06/2026 19:22, 22/06/2026 18:35, 23/06/2026 20:10, 25/06/2026 19:06, 26/06/2026 18:51</t>
+          <t>08/06/2026 19:27, 09/06/2026 19:03, 15/06/2026 18:37, 16/06/2026 21:10, 17/06/2026 19:16, 18/06/2026 19:22, 22/06/2026 18:35, 23/06/2026 20:10, 25/06/2026 19:06, 26/06/2026 18:51, 30/06/2026 18:34, 02/07/2026 19:19, 03/07/2026 18:31, 08/07/2026 19:19, 09/07/2026 18:26, 10/07/2026 18:39, 13/07/2026 18:57, 14/07/2026 19:32, 16/07/2026 19:25, 31/07/2026 19:28, 13/08/2026 18:39, 14/08/2026 18:20, 18/08/2026 19:34</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>Rafael Nacarath de Oliveira</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr"/>
       <c r="D60" s="2" t="inlineStr"/>
       <c r="E60" s="2" t="inlineStr"/>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="3" t="inlineStr"/>
     </row>
@@ -4004,275 +3866,275 @@
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
           <t>08/06/2026 18:21</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>rodrigo bellot noronha</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr"/>
       <c r="D62" s="2" t="inlineStr"/>
       <c r="E62" s="2" t="inlineStr"/>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G62" s="2" t="n">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="H62" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:58, 09/06/2026 18:59, 10/06/2026 18:56, 11/06/2026 18:57, 15/06/2026 18:57, 16/06/2026 19:04, 17/06/2026 19:00, 18/06/2026 18:56, 22/06/2026 18:50, 25/06/2026 18:55, 26/06/2026 19:03</t>
+          <t>08/06/2026 18:58, 09/06/2026 18:59, 10/06/2026 18:56, 11/06/2026 18:57, 15/06/2026 18:57, 16/06/2026 19:04, 17/06/2026 19:00, 18/06/2026 18:56, 22/06/2026 18:50, 25/06/2026 18:55, 26/06/2026 19:03, 30/06/2026 18:54, 01/07/2026 19:06, 02/07/2026 19:01, 03/07/2026 19:02, 07/07/2026 18:50, 08/07/2026 18:55, 09/07/2026 19:04, 10/07/2026 19:02, 13/07/2026 19:02, 14/07/2026 18:58, 15/07/2026 19:01, 16/07/2026 19:03, 17/07/2026 19:09, 24/07/2026 19:00, 27/07/2026 19:12, 28/07/2026 19:07, 29/07/2026 19:11, 30/07/2026 19:04, 31/07/2026 19:05, 03/08/2026 19:12, 04/08/2026 19:25, 06/08/2026 19:11, 10/08/2026 19:11, 11/08/2026 19:20, 12/08/2026 19:01, 13/08/2026 19:24, 17/08/2026 19:21, 18/08/2026 20:23, 19/08/2026 19:12, 21/08/2026 19:18, 26/08/2026 19:13</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="4" t="n">
         <v>62</v>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
           <t>ROGERIO ANDRADE</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr"/>
       <c r="D63" s="4" t="inlineStr"/>
       <c r="E63" s="4" t="inlineStr"/>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G63" s="4" t="n">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:49, 09/06/2026 18:56, 10/06/2026 18:57, 12/06/2026 18:52, 15/06/2026 18:56, 22/06/2026 18:57, 25/06/2026 18:44, 26/06/2026 18:49, 29/06/2026 18:38</t>
+          <t>08/06/2026 18:49, 09/06/2026 18:56, 10/06/2026 18:57, 12/06/2026 18:52, 15/06/2026 18:56, 22/06/2026 18:57, 25/06/2026 18:44, 26/06/2026 18:49, 29/06/2026 18:38, 30/06/2026 18:56, 06/07/2026 20:43, 07/07/2026 19:01, 08/07/2026 19:00, 09/07/2026 18:55, 10/07/2026 18:57, 14/07/2026 18:55, 15/07/2026 18:51, 16/07/2026 18:51, 17/07/2026 19:03, 20/07/2026 18:54, 21/07/2026 18:52, 22/07/2026 18:49, 24/07/2026 18:56, 27/07/2026 19:02, 28/07/2026 18:57, 29/07/2026 18:57, 30/07/2026 19:00, 31/07/2026 18:47, 03/08/2026 18:59, 04/08/2026 18:59, 05/08/2026 19:05, 06/08/2026 19:01, 07/08/2026 18:58, 10/08/2026 18:58, 11/08/2026 19:04, 12/08/2026 19:01, 13/08/2026 19:02, 17/08/2026 18:57, 18/08/2026 19:22, 19/08/2026 18:57, 21/08/2026 18:45, 24/08/2026 19:02, 25/08/2026 19:00, 26/08/2026 19:01, 27/08/2026 19:00, 28/08/2026 19:05</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
         <v>63</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>Sara de Souza Corrêa</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr"/>
       <c r="D64" s="2" t="inlineStr"/>
       <c r="E64" s="2" t="inlineStr"/>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G64" s="2" t="n">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:48, 09/06/2026 18:51, 10/06/2026 18:40, 12/06/2026 18:51, 15/06/2026 19:02, 16/06/2026 18:47, 17/06/2026 18:48, 18/06/2026 18:14, 22/06/2026 19:03, 25/06/2026 18:50, 29/06/2026 18:55</t>
+          <t>08/06/2026 18:48, 09/06/2026 18:51, 10/06/2026 18:40, 12/06/2026 18:51, 15/06/2026 19:02, 16/06/2026 18:47, 17/06/2026 18:48, 18/06/2026 18:14, 22/06/2026 19:03, 25/06/2026 18:50, 29/06/2026 18:55, 30/06/2026 18:48, 01/07/2026 18:48, 03/07/2026 19:00, 06/07/2026 18:53, 07/07/2026 19:04, 08/07/2026 18:52, 09/07/2026 18:33, 10/07/2026 18:50, 13/07/2026 18:43, 14/07/2026 18:53, 15/07/2026 18:50, 16/07/2026 18:44, 17/07/2026 18:33, 21/07/2026 18:47, 23/07/2026 18:32, 24/07/2026 18:43, 27/07/2026 18:45, 28/07/2026 18:42, 29/07/2026 18:53, 30/07/2026 19:05, 03/08/2026 19:01, 12/08/2026 19:19, 13/08/2026 18:49, 17/08/2026 18:41, 18/08/2026 19:04, 19/08/2026 18:59, 20/08/2026 18:44</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="4" t="n">
         <v>64</v>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
           <t>Sara Spagnol Viana Ceo</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr"/>
       <c r="D65" s="4" t="inlineStr"/>
       <c r="E65" s="4" t="inlineStr"/>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G65" s="4" t="n">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:54, 09/06/2026 18:32, 10/06/2026 18:55, 12/06/2026 19:34, 15/06/2026 18:35, 16/06/2026 18:54, 17/06/2026 19:02, 18/06/2026 18:23, 22/06/2026 19:03, 23/06/2026 18:40, 25/06/2026 19:47, 26/06/2026 19:07, 29/06/2026 18:29</t>
+          <t>08/06/2026 18:54, 09/06/2026 18:32, 10/06/2026 18:55, 12/06/2026 19:34, 15/06/2026 18:35, 16/06/2026 18:54, 17/06/2026 19:02, 18/06/2026 18:23, 22/06/2026 19:03, 23/06/2026 18:40, 25/06/2026 19:47, 26/06/2026 19:07, 29/06/2026 18:29, 01/07/2026 19:23, 08/07/2026 20:34, 09/07/2026 19:15, 14/07/2026 19:37, 15/07/2026 20:00, 16/07/2026 19:52, 17/07/2026 19:52, 21/07/2026 18:26, 22/07/2026 18:17, 23/07/2026 20:12, 24/07/2026 19:08, 27/07/2026 18:26, 28/07/2026 18:31, 29/07/2026 18:16, 30/07/2026 19:33, 31/07/2026 19:53, 04/08/2026 18:30, 05/08/2026 20:05, 06/08/2026 20:15, 10/08/2026 19:14, 11/08/2026 19:09, 17/08/2026 20:15, 27/08/2026 19:28</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
         <v>65</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>Sarah Abreu Monteiro de Barros</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr"/>
       <c r="D66" s="2" t="inlineStr"/>
       <c r="E66" s="2" t="inlineStr"/>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G66" s="2" t="n">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 18:24, 10/06/2026 18:31, 11/06/2026 18:32, 12/06/2026 18:50, 15/06/2026 18:21, 16/06/2026 18:32, 22/06/2026 18:30, 23/06/2026 18:42, 25/06/2026 18:31, 26/06/2026 18:45, 29/06/2026 18:43</t>
+          <t>09/06/2026 18:24, 10/06/2026 18:31, 11/06/2026 18:32, 12/06/2026 18:50, 15/06/2026 18:21, 16/06/2026 18:32, 22/06/2026 18:30, 23/06/2026 18:42, 25/06/2026 18:31, 26/06/2026 18:45, 29/06/2026 18:43, 30/06/2026 18:29, 01/07/2026 19:16, 06/07/2026 19:10, 07/07/2026 18:44, 08/07/2026 18:21, 10/07/2026 18:23, 13/07/2026 18:39, 14/07/2026 18:33, 15/07/2026 18:28, 16/07/2026 18:33, 21/07/2026 18:47, 27/07/2026 18:43, 28/07/2026 19:07, 29/07/2026 19:04, 30/07/2026 18:51, 10/08/2026 19:11</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="n">
         <v>66</v>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
           <t>victoria christinne almeida dos santos</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr"/>
       <c r="D67" s="4" t="inlineStr"/>
       <c r="E67" s="4" t="inlineStr"/>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G67" s="4" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:30, 09/06/2026 18:26, 10/06/2026 18:35, 17/06/2026 18:33</t>
+          <t>08/06/2026 18:30, 09/06/2026 18:26, 10/06/2026 18:35, 17/06/2026 18:33, 01/07/2026 18:27, 07/07/2026 18:33, 08/07/2026 18:26, 09/07/2026 18:54</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
         <v>67</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>Victoria Esperança Maciel E Silva</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr"/>
       <c r="D68" s="2" t="inlineStr"/>
       <c r="E68" s="2" t="inlineStr"/>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G68" s="2" t="n">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="H68" s="3" t="inlineStr">
         <is>
-          <t>10/06/2026 19:08, 15/06/2026 19:07, 16/06/2026 19:03, 17/06/2026 18:27, 18/06/2026 19:18, 22/06/2026 19:02, 25/06/2026 18:37, 26/06/2026 18:57</t>
+          <t>10/06/2026 19:08, 15/06/2026 19:07, 16/06/2026 19:03, 17/06/2026 18:27, 18/06/2026 19:18, 22/06/2026 19:02, 25/06/2026 18:37, 26/06/2026 18:57, 30/06/2026 19:04, 02/07/2026 18:48, 06/07/2026 18:41, 07/07/2026 18:43, 09/07/2026 18:35, 27/07/2026 19:06, 28/07/2026 18:31, 30/07/2026 18:40, 31/07/2026 18:26, 03/08/2026 18:31, 05/08/2026 18:41, 06/08/2026 18:24, 07/08/2026 18:37, 10/08/2026 18:55, 11/08/2026 18:25, 12/08/2026 18:28, 13/08/2026 18:49, 14/08/2026 18:51, 24/08/2026 18:51</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="4" t="n">
         <v>68</v>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
           <t>YAGO MERHY GATTO</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr"/>
       <c r="D69" s="4" t="inlineStr"/>
       <c r="E69" s="4" t="inlineStr"/>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G69" s="4" t="n">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:40, 09/06/2026 19:14, 11/06/2026 19:13, 15/06/2026 18:47, 16/06/2026 19:02, 17/06/2026 19:27, 18/06/2026 18:26, 22/06/2026 19:39, 23/06/2026 19:05, 25/06/2026 18:39</t>
+          <t>08/06/2026 18:40, 09/06/2026 19:14, 11/06/2026 19:13, 15/06/2026 18:47, 16/06/2026 19:02, 17/06/2026 19:27, 18/06/2026 18:26, 22/06/2026 19:39, 23/06/2026 19:05, 25/06/2026 18:39, 30/06/2026 18:59, 01/07/2026 19:06, 02/07/2026 19:28, 03/07/2026 19:07, 06/07/2026 19:08, 07/07/2026 19:21, 08/07/2026 19:11, 09/07/2026 19:02, 10/07/2026 19:07, 13/07/2026 19:10, 14/07/2026 19:08, 15/07/2026 19:11, 16/07/2026 19:23, 21/07/2026 19:08, 22/07/2026 19:09, 23/07/2026 19:11, 27/07/2026 19:07, 28/07/2026 19:25, 29/07/2026 18:55, 30/07/2026 19:17, 03/08/2026 18:58, 04/08/2026 18:55, 05/08/2026 19:15, 06/08/2026 19:02, 07/08/2026 19:14, 10/08/2026 19:13, 11/08/2026 19:59, 12/08/2026 19:29, 13/08/2026 19:08, 17/08/2026 18:58, 19/08/2026 19:36, 20/08/2026 19:15, 24/08/2026 19:02, 25/08/2026 19:26, 26/08/2026 18:56</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
         <v>69</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>YURI RIBEIRO GONCALVES</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>yuriribeirogoncalves22@gmail.com</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>32 9136-3693</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>087.647.956-59</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G70" s="2" t="n">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 18:50, 10/06/2026 18:46, 11/06/2026 18:53, 12/06/2026 18:48, 15/06/2026 18:41, 16/06/2026 18:36, 17/06/2026 18:42, 18/06/2026 18:50, 22/06/2026 18:50, 23/06/2026 18:47, 25/06/2026 18:48</t>
+          <t>09/06/2026 18:50, 10/06/2026 18:46, 11/06/2026 18:53, 12/06/2026 18:48, 15/06/2026 18:41, 16/06/2026 18:36, 17/06/2026 18:42, 18/06/2026 18:50, 22/06/2026 18:50, 23/06/2026 18:47, 25/06/2026 18:48, 01/07/2026 18:51, 02/07/2026 18:55, 06/07/2026 18:50, 07/07/2026 18:49, 08/07/2026 18:58, 09/07/2026 18:53, 13/07/2026 18:46, 14/07/2026 18:57, 21/07/2026 18:56, 22/07/2026 18:39, 23/07/2026 18:55, 24/07/2026 18:44, 27/07/2026 18:49, 28/07/2026 19:05, 29/07/2026 18:52, 30/07/2026 19:02, 03/08/2026 18:45, 05/08/2026 18:42, 07/08/2026 18:54, 10/08/2026 18:43, 11/08/2026 18:54, 12/08/2026 18:56, 13/08/2026 18:51, 14/08/2026 19:18, 17/08/2026 18:39, 18/08/2026 18:56, 19/08/2026 18:54, 20/08/2026 18:56</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="49" customWidth="1" min="2" max="2"/>
@@ -4322,333 +4184,333 @@
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Horários de Entrada</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Ana Carolina Corrêa Grillo</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr"/>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:31, 09/06/2026 18:58, 10/06/2026 18:55, 11/06/2026 18:59, 12/06/2026 18:45, 22/06/2026 19:06, 23/06/2026 19:13, 25/06/2026 19:08, 26/06/2026 18:06, 29/06/2026 18:29</t>
+          <t>08/06/2026 19:31, 09/06/2026 18:58, 10/06/2026 18:55, 11/06/2026 18:59, 12/06/2026 18:45, 22/06/2026 19:06, 23/06/2026 19:13, 25/06/2026 19:08, 26/06/2026 18:06, 29/06/2026 18:29, 14/07/2026 19:58</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
           <t>ARTHUR MAGALHÃES PASSOS</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr"/>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G3" s="4" t="n">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:48, 09/06/2026 20:04, 10/06/2026 18:35, 11/06/2026 18:59, 12/06/2026 18:55, 15/06/2026 18:57, 16/06/2026 18:41, 17/06/2026 19:07, 18/06/2026 18:06, 22/06/2026 19:29, 23/06/2026 18:48, 25/06/2026 17:42, 26/06/2026 18:45</t>
+          <t>08/06/2026 18:48, 09/06/2026 20:04, 10/06/2026 18:35, 11/06/2026 18:59, 12/06/2026 18:55, 15/06/2026 18:57, 16/06/2026 18:41, 17/06/2026 19:07, 18/06/2026 18:06, 22/06/2026 19:29, 23/06/2026 18:48, 25/06/2026 17:42, 26/06/2026 18:45, 30/06/2026 18:45, 02/07/2026 18:48, 03/07/2026 18:52, 06/07/2026 18:46, 07/07/2026 18:44, 08/07/2026 19:31, 09/07/2026 18:27, 10/07/2026 19:02, 13/07/2026 19:09, 14/07/2026 18:50, 15/07/2026 19:31, 16/07/2026 19:04, 17/07/2026 18:49, 20/07/2026 18:55, 21/07/2026 18:44, 22/07/2026 18:52, 23/07/2026 19:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Bruna Guimarães</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr"/>
       <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
-          <t>10/06/2026 19:08, 11/06/2026 19:00, 15/06/2026 18:25, 17/06/2026 19:13, 18/06/2026 18:41, 19/06/2026 19:08, 22/06/2026 18:18, 25/06/2026 18:56</t>
+          <t>10/06/2026 19:08, 11/06/2026 19:00, 15/06/2026 18:25, 17/06/2026 19:13, 18/06/2026 18:41, 19/06/2026 19:08, 22/06/2026 18:18, 25/06/2026 18:56, 02/07/2026 19:00, 09/07/2026 18:57, 14/07/2026 18:50</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Caio Vinicius Dias Rosário</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr"/>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G5" s="4" t="n">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:50, 09/06/2026 18:53, 10/06/2026 18:57, 11/06/2026 18:07, 12/06/2026 19:07, 15/06/2026 19:13, 16/06/2026 18:43, 18/06/2026 18:52, 19/06/2026 18:44, 22/06/2026 18:56, 23/06/2026 18:58, 25/06/2026 18:39, 26/06/2026 18:52, 29/06/2026 18:51</t>
+          <t>08/06/2026 18:50, 09/06/2026 18:53, 10/06/2026 18:57, 11/06/2026 18:07, 12/06/2026 19:07, 15/06/2026 19:13, 16/06/2026 18:43, 18/06/2026 18:52, 19/06/2026 18:44, 22/06/2026 18:56, 23/06/2026 18:58, 25/06/2026 18:39, 26/06/2026 18:52, 29/06/2026 18:51, 30/06/2026 19:02, 01/07/2026 18:45, 02/07/2026 18:51, 03/07/2026 19:01, 06/07/2026 18:50, 07/07/2026 18:43, 08/07/2026 18:48, 09/07/2026 18:47, 10/07/2026 18:44, 13/07/2026 18:37, 14/07/2026 18:48, 16/07/2026 19:23, 17/07/2026 18:58, 20/07/2026 18:53, 21/07/2026 19:00, 22/07/2026 18:47, 23/07/2026 18:59</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Carlos Eduardo Gomes gaudereto</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr"/>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="3" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>Dâmaris Martins Rezende</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr"/>
       <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G7" s="4" t="n">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 18:55, 10/06/2026 19:00, 11/06/2026 18:27, 12/06/2026 19:19, 15/06/2026 18:42, 16/06/2026 19:09, 17/06/2026 18:39, 18/06/2026 18:50, 19/06/2026 18:58, 23/06/2026 18:40, 25/06/2026 18:47, 26/06/2026 18:55, 29/06/2026 18:40</t>
+          <t>09/06/2026 18:55, 10/06/2026 19:00, 11/06/2026 18:27, 12/06/2026 19:19, 15/06/2026 18:42, 16/06/2026 19:09, 17/06/2026 18:39, 18/06/2026 18:50, 19/06/2026 18:58, 23/06/2026 18:40, 25/06/2026 18:47, 26/06/2026 18:55, 29/06/2026 18:40, 30/06/2026 18:20, 01/07/2026 18:43, 02/07/2026 18:43, 03/07/2026 18:54, 06/07/2026 18:41, 07/07/2026 18:44, 08/07/2026 18:51, 10/07/2026 19:04, 14/07/2026 18:54, 15/07/2026 18:35, 16/07/2026 18:43, 17/07/2026 18:56, 20/07/2026 18:40, 21/07/2026 18:46, 22/07/2026 18:39, 23/07/2026 18:35</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Daniela oliveira da fonseca</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr"/>
       <c r="D8" s="2" t="inlineStr"/>
       <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:02, 10/06/2026 18:28, 11/06/2026 19:00, 15/06/2026 18:54, 18/06/2026 18:48, 22/06/2026 19:01, 25/06/2026 18:36</t>
+          <t>08/06/2026 19:02, 10/06/2026 18:28, 11/06/2026 19:00, 15/06/2026 18:54, 18/06/2026 18:48, 22/06/2026 19:01, 25/06/2026 18:36, 30/06/2026 18:44, 01/07/2026 18:38, 02/07/2026 18:41, 06/07/2026 18:48, 07/07/2026 18:58, 09/07/2026 18:41, 14/07/2026 18:50, 21/07/2026 18:41, 22/07/2026 18:43, 23/07/2026 18:34</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>Emanuele Lopes Passon da Mata</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr"/>
       <c r="D9" s="4" t="inlineStr"/>
       <c r="E9" s="4" t="inlineStr"/>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G9" s="4" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:57, 10/06/2026 19:03, 12/06/2026 18:59, 15/06/2026 19:06, 17/06/2026 19:02, 25/06/2026 19:04</t>
+          <t>08/06/2026 18:57, 10/06/2026 19:03, 12/06/2026 18:59, 15/06/2026 19:06, 17/06/2026 19:02, 25/06/2026 19:04, 06/07/2026 19:02, 08/07/2026 19:06, 16/07/2026 19:06, 20/07/2026 19:07</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Erika Marcia da Silva Guedes</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr"/>
       <c r="D10" s="2" t="inlineStr"/>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G10" s="2" t="n">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:07, 09/06/2026 19:49, 10/06/2026 18:44, 11/06/2026 18:23, 12/06/2026 18:44, 15/06/2026 18:44, 16/06/2026 18:38, 17/06/2026 19:02, 18/06/2026 18:38, 19/06/2026 18:56, 22/06/2026 18:44, 23/06/2026 18:42, 25/06/2026 18:02, 29/06/2026 18:40</t>
+          <t>08/06/2026 19:07, 09/06/2026 19:49, 10/06/2026 18:44, 11/06/2026 18:23, 12/06/2026 18:44, 15/06/2026 18:44, 16/06/2026 18:38, 17/06/2026 19:02, 18/06/2026 18:38, 19/06/2026 18:56, 22/06/2026 18:44, 23/06/2026 18:42, 25/06/2026 18:02, 29/06/2026 18:40, 30/06/2026 18:38, 01/07/2026 18:43, 02/07/2026 18:35, 03/07/2026 18:41, 08/07/2026 18:43, 09/07/2026 18:04, 10/07/2026 18:40, 14/07/2026 18:39, 15/07/2026 18:40, 16/07/2026 18:36, 17/07/2026 18:41, 20/07/2026 18:42, 21/07/2026 18:57, 22/07/2026 18:38, 23/07/2026 18:36</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>Felippe Dias Pacheco Silva</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr"/>
       <c r="D11" s="4" t="inlineStr"/>
       <c r="E11" s="4" t="inlineStr"/>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G11" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="5" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Igor Peixoto de Paula</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr"/>
       <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G12" s="2" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:04, 15/06/2026 18:56, 17/06/2026 18:56, 18/06/2026 19:05, 22/06/2026 18:57, 23/06/2026 19:10</t>
+          <t>08/06/2026 19:04, 15/06/2026 18:56, 17/06/2026 18:56, 18/06/2026 19:05, 22/06/2026 18:57, 23/06/2026 19:10, 30/06/2026 19:05, 06/07/2026 18:59, 13/07/2026 19:00, 16/07/2026 19:04</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>jailson Junior Candido Ferreira</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr"/>
       <c r="D13" s="4" t="inlineStr"/>
       <c r="E13" s="4" t="inlineStr"/>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G13" s="4" t="n">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:50, 10/06/2026 18:03, 11/06/2026 18:39, 12/06/2026 18:52, 15/06/2026 19:02, 16/06/2026 17:48, 17/06/2026 18:46, 18/06/2026 19:06, 19/06/2026 18:02, 23/06/2026 18:47, 25/06/2026 17:42, 26/06/2026 18:55</t>
+          <t>09/06/2026 19:50, 10/06/2026 18:03, 11/06/2026 18:39, 12/06/2026 18:52, 15/06/2026 19:02, 16/06/2026 17:48, 17/06/2026 18:46, 18/06/2026 19:06, 19/06/2026 18:02, 23/06/2026 18:47, 25/06/2026 17:42, 26/06/2026 18:55, 30/06/2026 18:47, 01/07/2026 19:01, 02/07/2026 18:38, 03/07/2026 18:54, 06/07/2026 18:42, 07/07/2026 18:50, 08/07/2026 18:56, 09/07/2026 18:50, 10/07/2026 19:53, 13/07/2026 18:48, 14/07/2026 18:54, 15/07/2026 18:35, 16/07/2026 18:43, 17/07/2026 18:56, 20/07/2026 18:41, 21/07/2026 18:46, 22/07/2026 18:39</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Joao Adhemar Pontes Dias</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr"/>
       <c r="D14" s="2" t="inlineStr"/>
       <c r="E14" s="2" t="inlineStr"/>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="3" t="inlineStr"/>
     </row>
@@ -4692,491 +4554,491 @@
         </is>
       </c>
       <c r="G16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="3" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>Leticia Regina dos santos</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr"/>
       <c r="D17" s="4" t="inlineStr"/>
       <c r="E17" s="4" t="inlineStr"/>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G17" s="4" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:31, 15/06/2026 18:48, 18/06/2026 17:53, 22/06/2026 17:58</t>
+          <t>08/06/2026 19:31, 15/06/2026 18:48, 18/06/2026 17:53, 22/06/2026 17:58, 30/06/2026 18:36, 01/07/2026 18:48, 02/07/2026 19:01, 14/07/2026 18:38, 20/07/2026 18:57</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Livia Aparecida Pereira da Silva</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr"/>
       <c r="D18" s="2" t="inlineStr"/>
       <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H18" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:03, 09/06/2026 19:00, 11/06/2026 18:58, 16/06/2026 19:25, 18/06/2026 18:50, 22/06/2026 19:03, 25/06/2026 18:51</t>
+          <t>08/06/2026 19:03, 09/06/2026 19:00, 11/06/2026 18:58, 16/06/2026 19:25, 18/06/2026 18:50, 22/06/2026 19:03, 25/06/2026 18:51, 30/06/2026 18:47, 02/07/2026 19:18, 08/07/2026 18:48</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
           <t>Maria Antonia Custodio Teixeira</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr"/>
       <c r="D19" s="4" t="inlineStr"/>
       <c r="E19" s="4" t="inlineStr"/>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G19" s="4" t="n">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:32, 09/06/2026 18:48, 12/06/2026 20:07, 17/06/2026 18:49, 18/06/2026 20:04, 19/06/2026 18:50, 22/06/2026 18:53, 23/06/2026 18:48, 25/06/2026 19:04, 26/06/2026 18:46, 29/06/2026 19:00</t>
+          <t>08/06/2026 19:32, 09/06/2026 18:48, 12/06/2026 20:07, 17/06/2026 18:49, 18/06/2026 20:04, 19/06/2026 18:50, 22/06/2026 18:53, 23/06/2026 18:48, 25/06/2026 19:04, 26/06/2026 18:46, 29/06/2026 19:00, 30/06/2026 18:52, 01/07/2026 18:24, 02/07/2026 18:42, 03/07/2026 18:37, 07/07/2026 19:26, 08/07/2026 18:53, 09/07/2026 18:48, 10/07/2026 19:06, 13/07/2026 19:03, 16/07/2026 19:04, 17/07/2026 18:47, 20/07/2026 19:02, 21/07/2026 19:59, 23/07/2026 19:01</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Maria Carolina Oliveira Martins</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr"/>
       <c r="D20" s="2" t="inlineStr"/>
       <c r="E20" s="2" t="inlineStr"/>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G20" s="2" t="n">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="H20" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:02, 09/06/2026 19:04, 10/06/2026 18:50, 11/06/2026 18:03, 12/06/2026 19:05, 15/06/2026 18:43, 16/06/2026 18:46, 18/06/2026 18:00, 19/06/2026 19:04, 22/06/2026 18:05, 25/06/2026 19:02, 26/06/2026 19:34</t>
+          <t>08/06/2026 19:02, 09/06/2026 19:04, 10/06/2026 18:50, 11/06/2026 18:03, 12/06/2026 19:05, 15/06/2026 18:43, 16/06/2026 18:46, 18/06/2026 18:00, 19/06/2026 19:04, 22/06/2026 18:05, 25/06/2026 19:02, 26/06/2026 19:34, 30/06/2026 19:01, 01/07/2026 18:44, 02/07/2026 18:12, 03/07/2026 18:42, 06/07/2026 18:44, 07/07/2026 18:56, 08/07/2026 18:48, 09/07/2026 17:58, 10/07/2026 19:00, 13/07/2026 18:43, 14/07/2026 18:53, 17/07/2026 19:13, 20/07/2026 18:58, 21/07/2026 20:34</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
           <t>Maria Luiza do Nascimento Garcia</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr"/>
       <c r="D21" s="4" t="inlineStr"/>
       <c r="E21" s="4" t="inlineStr"/>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G21" s="4" t="n">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:59, 09/06/2026 19:03, 10/06/2026 19:01, 15/06/2026 18:56, 16/06/2026 18:57, 17/06/2026 19:12, 19/06/2026 18:57</t>
+          <t>08/06/2026 18:59, 09/06/2026 19:03, 10/06/2026 19:01, 15/06/2026 18:56, 16/06/2026 18:57, 17/06/2026 19:12, 19/06/2026 18:57, 30/06/2026 19:09, 01/07/2026 19:05, 08/07/2026 19:01, 13/07/2026 18:52, 14/07/2026 18:50, 20/07/2026 19:10</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Matheus Alves Lage</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr"/>
       <c r="D22" s="2" t="inlineStr"/>
       <c r="E22" s="2" t="inlineStr"/>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 18:59, 09/06/2026 19:11, 10/06/2026 19:03, 12/06/2026 18:21, 15/06/2026 19:09, 16/06/2026 18:16, 17/06/2026 19:08, 22/06/2026 19:07, 23/06/2026 19:25, 25/06/2026 19:09, 26/06/2026 19:04, 29/06/2026 19:07</t>
+          <t>08/06/2026 18:59, 09/06/2026 19:11, 10/06/2026 19:03, 12/06/2026 18:21, 15/06/2026 19:09, 16/06/2026 18:16, 17/06/2026 19:08, 22/06/2026 19:07, 23/06/2026 19:25, 25/06/2026 19:09, 26/06/2026 19:04, 29/06/2026 19:07, 07/07/2026 19:11, 08/07/2026 19:17, 09/07/2026 18:13, 10/07/2026 18:57, 13/07/2026 19:09, 14/07/2026 19:05, 16/07/2026 19:10, 20/07/2026 19:55, 21/07/2026 20:58, 23/07/2026 19:06</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
           <t>Matheus Torga de Souza</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr"/>
       <c r="D23" s="4" t="inlineStr"/>
       <c r="E23" s="4" t="inlineStr"/>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G23" s="4" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>16/06/2026 18:50, 19/06/2026 18:41</t>
+          <t>16/06/2026 18:50, 19/06/2026 18:41, 01/07/2026 19:07, 06/07/2026 19:10, 13/07/2026 19:03, 14/07/2026 18:58, 15/07/2026 19:05</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>OTAVIO L MATOS HUNGARO</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr"/>
       <c r="D24" s="2" t="inlineStr"/>
       <c r="E24" s="2" t="inlineStr"/>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G24" s="2" t="n">
         <v>8</v>
       </c>
       <c r="H24" s="3" t="inlineStr">
         <is>
           <t>09/06/2026 19:08, 10/06/2026 19:15, 11/06/2026 19:19, 12/06/2026 19:24, 15/06/2026 19:28, 17/06/2026 19:14, 18/06/2026 19:32, 23/06/2026 19:11</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
           <t>Pedro Henrique Miler Brasil</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr"/>
       <c r="D25" s="4" t="inlineStr"/>
       <c r="E25" s="4" t="inlineStr"/>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G25" s="4" t="n">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 19:50, 09/06/2026 19:19, 10/06/2026 18:56, 11/06/2026 19:09, 12/06/2026 19:12, 15/06/2026 18:59, 16/06/2026 19:05, 17/06/2026 18:42, 18/06/2026 19:12, 22/06/2026 18:28, 23/06/2026 19:02, 25/06/2026 19:14</t>
+          <t>08/06/2026 19:50, 09/06/2026 19:19, 10/06/2026 18:56, 11/06/2026 19:09, 12/06/2026 19:12, 15/06/2026 18:59, 16/06/2026 19:05, 17/06/2026 18:42, 18/06/2026 19:12, 22/06/2026 18:28, 23/06/2026 19:02, 25/06/2026 19:14, 30/06/2026 19:01, 01/07/2026 18:57, 02/07/2026 18:57, 03/07/2026 18:54, 06/07/2026 19:36, 07/07/2026 19:10, 08/07/2026 19:22, 09/07/2026 19:32, 10/07/2026 19:24, 13/07/2026 19:20, 14/07/2026 19:25, 15/07/2026 19:28, 16/07/2026 19:40, 17/07/2026 19:27, 20/07/2026 19:12, 21/07/2026 19:08, 22/07/2026 19:12, 23/07/2026 19:22</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>pedro milione</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr"/>
       <c r="D26" s="2" t="inlineStr"/>
       <c r="E26" s="2" t="inlineStr"/>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G26" s="2" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H26" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 18:45, 11/06/2026 19:14, 18/06/2026 18:56</t>
+          <t>09/06/2026 18:45, 11/06/2026 19:14, 18/06/2026 18:56, 01/07/2026 19:05</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
           <t>Pedro Roberto Reis Macedo Schreider de Barros</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr"/>
       <c r="D27" s="4" t="inlineStr"/>
       <c r="E27" s="4" t="inlineStr"/>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G27" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="5" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Ryan Cardozo de Paula</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr"/>
       <c r="D28" s="2" t="inlineStr"/>
       <c r="E28" s="2" t="inlineStr"/>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G28" s="2" t="n">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="H28" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:32, 09/06/2026 18:36, 10/06/2026 18:37, 11/06/2026 18:31, 12/06/2026 18:33, 15/06/2026 18:26, 16/06/2026 18:38, 17/06/2026 18:43, 18/06/2026 18:39, 19/06/2026 18:23, 22/06/2026 18:45, 23/06/2026 18:25, 25/06/2026 18:44, 26/06/2026 18:44, 29/06/2026 18:37</t>
+          <t>08/06/2026 19:32, 09/06/2026 18:36, 10/06/2026 18:37, 11/06/2026 18:31, 12/06/2026 18:33, 15/06/2026 18:26, 16/06/2026 18:38, 17/06/2026 18:43, 18/06/2026 18:39, 19/06/2026 18:23, 22/06/2026 18:45, 23/06/2026 18:25, 25/06/2026 18:44, 26/06/2026 18:44, 29/06/2026 18:37, 30/06/2026 18:47, 01/07/2026 18:40, 02/07/2026 18:34, 03/07/2026 18:29, 06/07/2026 18:33, 07/07/2026 18:32, 08/07/2026 18:40, 09/07/2026 18:46, 10/07/2026 18:41, 14/07/2026 18:44, 16/07/2026 18:50, 17/07/2026 18:50, 20/07/2026 18:48, 21/07/2026 18:41, 22/07/2026 18:47, 23/07/2026 18:22</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t>STHEFANY NEVES DA CUNHA SOARES</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr"/>
       <c r="D29" s="4" t="inlineStr"/>
       <c r="E29" s="4" t="inlineStr"/>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G29" s="4" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:55, 09/06/2026 18:16, 10/06/2026 18:32, 11/06/2026 18:46, 12/06/2026 18:57, 15/06/2026 18:48, 16/06/2026 18:44, 17/06/2026 18:54, 18/06/2026 18:55, 22/06/2026 18:51, 25/06/2026 19:06, 26/06/2026 20:25, 29/06/2026 18:44</t>
+          <t>08/06/2026 18:55, 09/06/2026 18:16, 10/06/2026 18:32, 11/06/2026 18:46, 12/06/2026 18:57, 15/06/2026 18:48, 16/06/2026 18:44, 17/06/2026 18:54, 18/06/2026 18:55, 22/06/2026 18:51, 25/06/2026 19:06, 26/06/2026 20:25, 29/06/2026 18:44, 30/06/2026 18:34, 02/07/2026 18:54, 06/07/2026 18:54, 09/07/2026 18:59, 14/07/2026 18:52</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>Vinicius velasco Ramos de Oliveira</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr"/>
       <c r="D30" s="2" t="inlineStr"/>
       <c r="E30" s="2" t="inlineStr"/>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G30" s="2" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H30" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:44, 09/06/2026 19:21</t>
+          <t>08/06/2026 19:44, 09/06/2026 19:21, 07/07/2026 19:24, 14/07/2026 18:53, 15/07/2026 19:13, 20/07/2026 19:03, 21/07/2026 19:43</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
           <t>Vítor Rodrigues Sahb Martins</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr"/>
       <c r="D31" s="4" t="inlineStr"/>
       <c r="E31" s="4" t="inlineStr"/>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G31" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="5" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Warley Carpanez</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr"/>
       <c r="D32" s="2" t="inlineStr"/>
       <c r="E32" s="2" t="inlineStr"/>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G32" s="2" t="n">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="H32" s="3" t="inlineStr">
         <is>
-          <t>08/06/2026 19:32, 09/06/2026 18:32, 10/06/2026 18:56, 11/06/2026 18:46, 12/06/2026 18:59, 15/06/2026 19:01, 16/06/2026 18:55, 17/06/2026 19:09, 19/06/2026 18:58, 23/06/2026 18:58, 26/06/2026 19:05</t>
+          <t>08/06/2026 19:32, 09/06/2026 18:32, 10/06/2026 18:56, 11/06/2026 18:46, 12/06/2026 18:59, 15/06/2026 19:01, 16/06/2026 18:55, 17/06/2026 19:09, 19/06/2026 18:58, 23/06/2026 18:58, 26/06/2026 19:05, 30/06/2026 19:09, 02/07/2026 19:06, 03/07/2026 19:14, 06/07/2026 18:54, 07/07/2026 19:00, 08/07/2026 19:01, 09/07/2026 18:59, 10/07/2026 19:14, 13/07/2026 19:09, 14/07/2026 19:00, 15/07/2026 18:52, 17/07/2026 19:12, 20/07/2026 19:06, 21/07/2026 19:04, 22/07/2026 18:58</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
           <t>Winicius Albuquerque Pinto</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr"/>
       <c r="D33" s="4" t="inlineStr"/>
       <c r="E33" s="4" t="inlineStr"/>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G33" s="4" t="n">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>08/06/2026 18:56, 09/06/2026 18:50, 10/06/2026 18:56, 11/06/2026 18:45, 15/06/2026 18:46, 17/06/2026 18:44, 18/06/2026 18:47, 19/06/2026 18:48, 22/06/2026 18:44, 23/06/2026 18:49, 25/06/2026 18:47, 26/06/2026 18:48</t>
+          <t>08/06/2026 18:56, 09/06/2026 18:50, 10/06/2026 18:56, 11/06/2026 18:45, 15/06/2026 18:46, 17/06/2026 18:44, 18/06/2026 18:47, 19/06/2026 18:48, 22/06/2026 18:44, 23/06/2026 18:49, 25/06/2026 18:47, 26/06/2026 18:48, 30/06/2026 18:47, 01/07/2026 18:44, 02/07/2026 18:46, 06/07/2026 18:36, 07/07/2026 18:47, 08/07/2026 18:43, 09/07/2026 18:40, 13/07/2026 18:46, 14/07/2026 18:36, 15/07/2026 18:42, 16/07/2026 18:43, 20/07/2026 18:42, 21/07/2026 18:46, 22/07/2026 18:43, 23/07/2026 18:40</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H54"/>
+  <dimension ref="A1:H77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
-    <col width="43" customWidth="1" min="2" max="2"/>
-[...2 lines deleted...]
-    <col width="7" customWidth="1" min="5" max="5"/>
+    <col width="41" customWidth="1" min="2" max="2"/>
+    <col width="32" customWidth="1" min="3" max="3"/>
+    <col width="16" customWidth="1" min="4" max="4"/>
+    <col width="18" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>E-mail</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Telefone</t>
         </is>
@@ -5186,1652 +5048,4950 @@
           <t>CPF</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Qtd Entradas</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Horários de Entrada</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Aline da Silva Gomes</t>
+          <t>Alvaro Hermano</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr"/>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H2" s="3" t="inlineStr"/>
+        <v>15</v>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>09/06/2026 18:56, 10/06/2026 19:28, 11/06/2026 19:03, 15/06/2026 19:04, 17/06/2026 18:54, 22/06/2026 19:12, 01/07/2026 19:10, 02/07/2026 18:00, 13/07/2026 19:29, 15/07/2026 19:25, 16/07/2026 18:18, 20/07/2026 19:19, 22/07/2026 19:21, 24/07/2026 18:56, 27/07/2026 19:47</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
-          <t>Aline Porto Xavier de Brito Farhat</t>
+          <t>Amanda Alvaro Marques de Oliveira</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr"/>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G3" s="4" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:54, 10/06/2026 18:54</t>
+          <t>08/06/2026 19:00, 09/06/2026 19:00, 10/06/2026 18:58, 11/06/2026 19:14, 15/06/2026 18:51, 22/06/2026 18:32, 01/07/2026 18:57, 03/07/2026 18:50, 06/07/2026 18:28, 08/07/2026 18:43, 09/07/2026 18:53, 13/07/2026 18:39, 15/07/2026 19:01, 10/08/2026 18:38</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Anthony Frizero Marques</t>
+          <t>Ana Cristina Baltazar Bortolote</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr"/>
       <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H4" s="3" t="inlineStr"/>
+        <v>32</v>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:51, 09/06/2026 18:50, 10/06/2026 18:58, 16/06/2026 18:55, 17/06/2026 18:59, 18/06/2026 19:00, 22/06/2026 18:54, 23/06/2026 18:56, 26/06/2026 18:44, 30/06/2026 18:59, 01/07/2026 18:57, 02/07/2026 18:59, 03/07/2026 18:31, 06/07/2026 18:57, 07/07/2026 18:44, 08/07/2026 19:00, 10/07/2026 18:58, 13/07/2026 18:53, 15/07/2026 18:50, 16/07/2026 18:52, 17/07/2026 19:01, 20/07/2026 18:47, 22/07/2026 18:59, 23/07/2026 18:48, 27/07/2026 18:55, 29/07/2026 18:40, 30/07/2026 18:48, 03/08/2026 19:00, 05/08/2026 19:03, 10/08/2026 18:49, 11/08/2026 18:58, 12/08/2026 18:57</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>Arthur Evangelista Carcereri</t>
+          <t>Ana Paula de Sousa Faria</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr"/>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G5" s="4" t="n">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Brenda Zanela Leopoldo</t>
+          <t>Anália Maria Moraes da Silva</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr"/>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H6" s="3" t="inlineStr"/>
+        <v>36</v>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 19:10, 09/06/2026 19:14, 10/06/2026 19:02, 11/06/2026 19:18, 15/06/2026 19:07, 16/06/2026 19:01, 17/06/2026 19:31, 18/06/2026 19:09, 22/06/2026 19:06, 23/06/2026 19:01, 30/06/2026 18:57, 01/07/2026 19:09, 02/07/2026 19:00, 03/07/2026 19:06, 06/07/2026 18:59, 07/07/2026 19:04, 09/07/2026 19:13, 10/07/2026 19:37, 15/07/2026 19:09, 16/07/2026 18:59, 17/07/2026 19:09, 21/07/2026 19:01, 22/07/2026 19:10, 23/07/2026 19:07, 27/07/2026 19:16, 28/07/2026 19:12, 29/07/2026 19:07, 31/07/2026 19:12, 01/08/2026 08:24, 03/08/2026 19:03, 04/08/2026 19:05, 05/08/2026 19:20, 06/08/2026 19:15, 10/08/2026 19:15, 11/08/2026 18:57, 12/08/2026 19:02</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>6</v>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>Bruno Tarcitano Dias</t>
+          <t>Brenda Nunes</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr"/>
       <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G7" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H7" s="5" t="inlineStr"/>
+        <v>22</v>
+      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 19:09, 09/06/2026 18:59, 15/06/2026 19:01, 22/06/2026 18:50, 23/06/2026 19:01, 30/06/2026 19:01, 03/07/2026 19:06, 07/07/2026 19:08, 08/07/2026 19:27, 13/07/2026 19:09, 14/07/2026 18:59, 16/07/2026 19:09, 20/07/2026 19:07, 21/07/2026 19:06, 22/07/2026 19:09, 23/07/2026 19:15, 28/07/2026 19:01, 30/07/2026 19:04, 03/08/2026 19:11, 10/08/2026 19:14, 11/08/2026 19:05, 13/08/2026 19:11</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Christian da Silva Costa Custódio</t>
+          <t>camila dos santos de oliveira</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr"/>
       <c r="D8" s="2" t="inlineStr"/>
       <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G8" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H8" s="3" t="inlineStr"/>
+        <v>33</v>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 19:05, 09/06/2026 19:00, 10/06/2026 19:10, 11/06/2026 19:04, 15/06/2026 19:05, 16/06/2026 19:00, 18/06/2026 19:02, 19/06/2026 19:08, 22/06/2026 18:54, 23/06/2026 19:02, 25/06/2026 19:14, 26/06/2026 19:09, 30/06/2026 19:03, 03/07/2026 18:53, 06/07/2026 19:03, 07/07/2026 19:08, 08/07/2026 20:35, 09/07/2026 18:59, 10/07/2026 18:59, 14/07/2026 19:01, 15/07/2026 18:58, 17/07/2026 19:26, 20/07/2026 19:03, 22/07/2026 19:02, 23/07/2026 19:03, 24/07/2026 19:16, 29/07/2026 19:09, 30/07/2026 19:06, 31/07/2026 19:21, 03/08/2026 19:16, 05/08/2026 19:17, 06/08/2026 19:20, 07/08/2026 19:13</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>8</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>Cristian Apolinário Amoroso Lima</t>
+          <t>Carla de Fátima Gervásio</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr"/>
       <c r="D9" s="4" t="inlineStr"/>
       <c r="E9" s="4" t="inlineStr"/>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G9" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H9" s="5" t="inlineStr"/>
+        <v>39</v>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:44, 09/06/2026 18:47, 10/06/2026 19:00, 11/06/2026 18:51, 12/06/2026 18:51, 15/06/2026 18:43, 16/06/2026 20:22, 17/06/2026 18:45, 18/06/2026 17:59, 22/06/2026 18:54, 25/06/2026 17:52, 30/06/2026 18:12, 01/07/2026 18:45, 02/07/2026 18:12, 03/07/2026 18:49, 06/07/2026 18:47, 07/07/2026 18:50, 09/07/2026 17:58, 10/07/2026 18:56, 13/07/2026 17:58, 14/07/2026 19:06, 15/07/2026 18:43, 16/07/2026 18:59, 17/07/2026 18:57, 20/07/2026 18:08, 21/07/2026 18:59, 22/07/2026 18:42, 23/07/2026 18:08, 27/07/2026 18:59, 28/07/2026 18:51, 31/07/2026 18:45, 04/08/2026 18:43, 05/08/2026 18:52, 06/08/2026 17:59, 07/08/2026 19:01, 10/08/2026 18:41, 11/08/2026 18:49, 12/08/2026 18:46, 13/08/2026 17:55</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Daniel Moreira Ribeiro Celestino</t>
+          <t>Carole ramal TEIXEIRA</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr"/>
       <c r="D10" s="2" t="inlineStr"/>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G10" s="2" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="H10" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 19:04</t>
+          <t>08/06/2026 19:01, 09/06/2026 18:49, 11/06/2026 18:32, 12/06/2026 18:37, 15/06/2026 18:47, 17/06/2026 19:13, 22/06/2026 18:45, 23/06/2026 18:50, 26/06/2026 19:12, 29/06/2026 18:56, 30/06/2026 18:47, 02/07/2026 19:06, 03/07/2026 18:58, 07/07/2026 19:26, 08/07/2026 18:45, 14/07/2026 19:02</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>Diego LUIZ de Oliveira</t>
+          <t>Cassia Freitas de Oliveira</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr"/>
       <c r="D11" s="4" t="inlineStr"/>
       <c r="E11" s="4" t="inlineStr"/>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G11" s="4" t="n">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>10/06/2026 18:51</t>
+          <t>09/06/2026 19:13, 11/06/2026 19:20, 17/06/2026 18:42, 18/06/2026 18:41, 19/06/2026 18:52, 22/06/2026 19:17, 23/06/2026 20:04, 29/06/2026 19:25, 30/06/2026 19:25, 03/07/2026 18:55, 06/07/2026 20:58, 07/07/2026 20:50, 08/07/2026 19:13, 09/07/2026 18:17, 10/07/2026 19:06, 13/07/2026 18:03, 15/07/2026 19:04, 16/07/2026 18:04, 17/07/2026 19:32, 20/07/2026 19:48, 21/07/2026 18:25, 22/07/2026 19:08, 23/07/2026 18:34, 24/07/2026 19:17, 28/07/2026 19:04, 29/07/2026 18:47, 31/07/2026 18:04, 01/08/2026 08:10, 03/08/2026 19:19, 04/08/2026 19:02, 05/08/2026 19:28, 06/08/2026 19:07, 07/08/2026 18:42, 10/08/2026 19:25, 12/08/2026 19:16, 13/08/2026 19:12</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Digiane Fernandes Calicio de Souza</t>
+          <t>Célio Barbosa dos Santos</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr"/>
       <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G12" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H12" s="3" t="inlineStr"/>
+        <v>29</v>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:09, 09/06/2026 18:02, 10/06/2026 18:11, 11/06/2026 18:14, 12/06/2026 18:18, 15/06/2026 18:29, 17/06/2026 18:17, 18/06/2026 18:38, 19/06/2026 18:30, 22/06/2026 18:17, 23/06/2026 18:16, 26/06/2026 18:32, 29/06/2026 18:16, 02/07/2026 18:27, 03/07/2026 18:59, 06/07/2026 18:19, 08/07/2026 18:30, 09/07/2026 18:32, 10/07/2026 18:41, 13/07/2026 18:31, 14/07/2026 18:30, 16/07/2026 18:04, 17/07/2026 18:33, 21/07/2026 18:12, 22/07/2026 18:32, 23/07/2026 18:22, 27/07/2026 18:36, 28/07/2026 18:30, 01/08/2026 07:51</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>12</v>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>Dinartt da Silva Fagundes</t>
+          <t>Eliel pedro dias Pires</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr"/>
       <c r="D13" s="4" t="inlineStr"/>
       <c r="E13" s="4" t="inlineStr"/>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G13" s="4" t="n">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 18:58</t>
+          <t>08/06/2026 18:59, 09/06/2026 18:51, 15/06/2026 18:51, 22/06/2026 17:58, 23/06/2026 18:49, 25/06/2026 18:53, 26/06/2026 18:55, 29/06/2026 18:47, 30/06/2026 18:57, 03/07/2026 18:52, 07/07/2026 18:56, 08/07/2026 18:45, 13/07/2026 18:48, 14/07/2026 19:05, 16/07/2026 19:07, 17/07/2026 18:51, 21/07/2026 18:56, 22/07/2026 18:51, 27/07/2026 18:53, 29/07/2026 18:52, 30/07/2026 18:56, 01/08/2026 07:54, 03/08/2026 18:46, 04/08/2026 18:54, 07/08/2026 18:53, 10/08/2026 18:53, 11/08/2026 18:58, 13/08/2026 19:07</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Eliana Mercês de Paula</t>
+          <t>Fagner Souza Miranda</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr"/>
       <c r="D14" s="2" t="inlineStr"/>
       <c r="E14" s="2" t="inlineStr"/>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="3" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="n">
         <v>14</v>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
-          <t>Ester Maia de Laia Balbino</t>
+          <t>Felipe Augusto Teixeira Zerlottini</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr"/>
       <c r="D15" s="4" t="inlineStr"/>
       <c r="E15" s="4" t="inlineStr"/>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G15" s="4" t="n">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>10/06/2026 19:18</t>
+          <t>08/06/2026 18:31, 09/06/2026 18:31, 10/06/2026 18:39, 11/06/2026 18:36, 12/06/2026 18:31, 15/06/2026 18:25, 16/06/2026 18:30, 17/06/2026 18:32, 18/06/2026 18:30, 19/06/2026 18:23, 22/06/2026 18:34, 23/06/2026 18:29, 25/06/2026 18:32, 26/06/2026 18:27, 29/06/2026 18:34, 30/06/2026 18:26, 01/07/2026 18:27, 02/07/2026 18:29, 03/07/2026 18:29, 06/07/2026 18:35, 07/07/2026 18:34, 08/07/2026 18:36, 09/07/2026 18:46, 10/07/2026 18:33, 13/07/2026 18:36, 14/07/2026 18:36, 15/07/2026 18:32, 16/07/2026 18:57, 17/07/2026 18:34, 20/07/2026 18:29, 21/07/2026 18:35, 22/07/2026 18:45, 23/07/2026 18:39, 24/07/2026 18:42, 27/07/2026 18:44, 28/07/2026 18:37, 29/07/2026 19:03, 30/07/2026 18:50, 31/07/2026 18:44, 01/08/2026 08:06, 03/08/2026 18:37, 04/08/2026 18:44, 05/08/2026 18:46, 06/08/2026 18:59, 07/08/2026 18:43, 10/08/2026 18:49, 11/08/2026 18:51, 13/08/2026 18:56</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Felipe Carvalho Correa Neto</t>
+          <t>fernando ribeiro mesquita</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr"/>
       <c r="D16" s="2" t="inlineStr"/>
       <c r="E16" s="2" t="inlineStr"/>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G16" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H16" s="3" t="inlineStr"/>
+        <v>19</v>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 19:09, 09/06/2026 19:03, 10/06/2026 19:07, 12/06/2026 19:29, 15/06/2026 19:12, 16/06/2026 19:09, 18/06/2026 19:26, 25/06/2026 19:27, 30/06/2026 19:12, 02/07/2026 19:17, 07/07/2026 19:09, 08/07/2026 19:11, 13/07/2026 19:05, 16/07/2026 19:08, 21/07/2026 19:09, 22/07/2026 19:07, 28/07/2026 19:08, 30/07/2026 19:05, 12/08/2026 19:00</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>Felipe dos Anjos Lamas Silva</t>
+          <t>flavia ribeiro mesquita</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr"/>
       <c r="D17" s="4" t="inlineStr"/>
       <c r="E17" s="4" t="inlineStr"/>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G17" s="4" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:03, 10/06/2026 19:16, 11/06/2026 19:09</t>
+          <t>08/06/2026 19:07, 09/06/2026 19:03, 10/06/2026 19:07, 12/06/2026 19:28, 15/06/2026 19:12, 16/06/2026 19:09, 18/06/2026 19:26, 25/06/2026 19:26, 30/06/2026 19:12, 02/07/2026 19:16, 13/07/2026 19:08, 16/07/2026 19:09, 21/07/2026 19:09, 22/07/2026 19:07, 27/07/2026 19:26, 30/07/2026 19:38, 12/08/2026 19:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Flávio da Fonseca</t>
+          <t>Geovanna Vale de Souza</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr"/>
       <c r="D18" s="2" t="inlineStr"/>
       <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G18" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H18" s="3" t="inlineStr"/>
+        <v>45</v>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:47, 09/06/2026 18:28, 10/06/2026 18:26, 11/06/2026 18:20, 12/06/2026 18:34, 15/06/2026 18:32, 16/06/2026 18:28, 17/06/2026 18:25, 18/06/2026 18:17, 19/06/2026 18:30, 22/06/2026 18:21, 23/06/2026 18:21, 25/06/2026 18:27, 26/06/2026 18:34, 29/06/2026 18:30, 30/06/2026 18:25, 01/07/2026 18:19, 02/07/2026 18:23, 03/07/2026 19:00, 06/07/2026 18:30, 07/07/2026 18:24, 08/07/2026 18:29, 09/07/2026 19:00, 10/07/2026 19:13, 13/07/2026 18:30, 14/07/2026 18:18, 15/07/2026 18:28, 16/07/2026 18:32, 17/07/2026 18:49, 20/07/2026 18:35, 21/07/2026 18:24, 22/07/2026 18:24, 23/07/2026 18:22, 27/07/2026 18:27, 28/07/2026 18:26, 29/07/2026 18:38, 30/07/2026 18:24, 03/08/2026 18:22, 04/08/2026 18:51, 05/08/2026 18:30, 06/08/2026 18:27, 07/08/2026 19:03, 10/08/2026 18:17, 12/08/2026 18:30, 13/08/2026 18:47</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
-          <t>Flávio José de Oliveira Afonso</t>
+          <t>Geraldo Junior De Paula</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr"/>
       <c r="D19" s="4" t="inlineStr"/>
       <c r="E19" s="4" t="inlineStr"/>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G19" s="4" t="n">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>10/06/2026 19:07, 11/06/2026 18:50</t>
+          <t>08/06/2026 18:37, 09/06/2026 18:44, 10/06/2026 18:50, 11/06/2026 18:49, 12/06/2026 18:41, 15/06/2026 18:45, 16/06/2026 18:40, 17/06/2026 18:44, 18/06/2026 18:41, 19/06/2026 18:41, 22/06/2026 18:37, 23/06/2026 17:52, 25/06/2026 17:53, 26/06/2026 18:49, 29/06/2026 18:41, 30/06/2026 18:03, 01/07/2026 18:39, 02/07/2026 18:00, 03/07/2026 18:55, 06/07/2026 18:51, 07/07/2026 18:58, 09/07/2026 17:57, 10/07/2026 18:35, 13/07/2026 17:57, 14/07/2026 18:46, 15/07/2026 18:50, 16/07/2026 18:46, 20/07/2026 18:43, 21/07/2026 18:45, 22/07/2026 18:47, 23/07/2026 18:07, 24/07/2026 18:33, 27/07/2026 18:50, 28/07/2026 19:00, 30/07/2026 18:33, 31/07/2026 18:52, 01/08/2026 07:51, 03/08/2026 18:45, 04/08/2026 18:52, 05/08/2026 18:54, 06/08/2026 19:00, 07/08/2026 18:56, 10/08/2026 18:52, 11/08/2026 18:45, 12/08/2026 18:46, 13/08/2026 18:39</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Gabriel Vieira de Souza</t>
+          <t>Giane Lise de Assis Oliveira</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr"/>
       <c r="D20" s="2" t="inlineStr"/>
       <c r="E20" s="2" t="inlineStr"/>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G20" s="2" t="n">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="H20" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 19:03, 11/06/2026 19:09</t>
+          <t>08/06/2026 18:47, 09/06/2026 18:36, 10/06/2026 19:06, 11/06/2026 18:33, 15/06/2026 18:33, 16/06/2026 18:43, 17/06/2026 19:16, 18/06/2026 19:02, 25/06/2026 18:58, 26/06/2026 18:29, 30/06/2026 18:40, 01/07/2026 18:36, 06/07/2026 18:44, 07/07/2026 18:23, 08/07/2026 19:29, 09/07/2026 18:45, 10/07/2026 19:01, 13/07/2026 19:30, 14/07/2026 19:30, 15/07/2026 18:56, 16/07/2026 19:38, 20/07/2026 18:54, 21/07/2026 18:39, 27/07/2026 19:02, 28/07/2026 19:01, 30/07/2026 18:48, 31/07/2026 19:07, 03/08/2026 19:49, 04/08/2026 18:38, 05/08/2026 18:54, 06/08/2026 19:04, 10/08/2026 19:14, 11/08/2026 18:57</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="n">
         <v>20</v>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
-          <t>Gilberto da conceição rosa</t>
+          <t>Guilherme marques de Oliveira</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr"/>
       <c r="D21" s="4" t="inlineStr"/>
       <c r="E21" s="4" t="inlineStr"/>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G21" s="4" t="n">
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:06, 10/06/2026 19:03, 11/06/2026 18:56</t>
+          <t>09/06/2026 19:03, 10/06/2026 18:57, 11/06/2026 19:10, 12/06/2026 19:11, 16/06/2026 19:00, 18/06/2026 19:46, 22/06/2026 19:00, 23/06/2026 19:14, 25/06/2026 19:10, 26/06/2026 19:24, 29/06/2026 19:15, 30/06/2026 19:13, 01/07/2026 18:58, 03/07/2026 19:26, 06/07/2026 19:16, 07/07/2026 19:10, 08/07/2026 19:06, 09/07/2026 18:55, 13/07/2026 19:01, 14/07/2026 19:08, 15/07/2026 19:22, 16/07/2026 18:56, 17/07/2026 19:00, 20/07/2026 19:13, 21/07/2026 19:09, 22/07/2026 19:12, 27/07/2026 19:04, 28/07/2026 19:25, 31/07/2026 19:03, 04/08/2026 19:04, 07/08/2026 19:15, 10/08/2026 19:12, 12/08/2026 19:11</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Giovanna Clara Mendes Quina</t>
+          <t>Guilherme Soares de Oliveira</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr"/>
       <c r="D22" s="2" t="inlineStr"/>
       <c r="E22" s="2" t="inlineStr"/>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G22" s="2" t="n">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
-          <t>10/06/2026 19:07</t>
+          <t>08/06/2026 18:53, 09/06/2026 18:53, 10/06/2026 18:55, 11/06/2026 18:55, 12/06/2026 18:56, 15/06/2026 18:52, 16/06/2026 18:53, 17/06/2026 18:52, 18/06/2026 18:54, 19/06/2026 18:56, 22/06/2026 18:55, 23/06/2026 18:55, 25/06/2026 18:53, 29/06/2026 18:50, 30/06/2026 18:56, 01/07/2026 18:51, 03/07/2026 18:55, 06/07/2026 18:53, 07/07/2026 18:53, 08/07/2026 18:52, 09/07/2026 19:02, 10/07/2026 18:55, 13/07/2026 18:54, 14/07/2026 18:52, 15/07/2026 18:53, 16/07/2026 18:55, 17/07/2026 18:55, 20/07/2026 18:51, 21/07/2026 18:56, 22/07/2026 18:52, 23/07/2026 18:53, 24/07/2026 18:50, 27/07/2026 18:52, 28/07/2026 18:57, 29/07/2026 18:51, 30/07/2026 18:55, 31/07/2026 18:55, 01/08/2026 07:55, 03/08/2026 18:56, 04/08/2026 18:52, 05/08/2026 18:51, 06/08/2026 18:53, 07/08/2026 18:56, 10/08/2026 18:54, 11/08/2026 18:50, 13/08/2026 18:52</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="n">
         <v>22</v>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>Glauci Rodrigues Vandanezi</t>
+          <t>Helen Terezinha de Oliveira</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr"/>
       <c r="D23" s="4" t="inlineStr"/>
       <c r="E23" s="4" t="inlineStr"/>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G23" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H23" s="5" t="inlineStr"/>
+        <v>37</v>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:49, 09/06/2026 18:15, 11/06/2026 18:05, 12/06/2026 18:46, 15/06/2026 19:04, 16/06/2026 18:25, 17/06/2026 20:43, 30/06/2026 18:43, 01/07/2026 20:27, 02/07/2026 18:16, 03/07/2026 18:54, 06/07/2026 18:35, 07/07/2026 18:34, 08/07/2026 19:32, 09/07/2026 18:37, 10/07/2026 18:29, 13/07/2026 18:15, 14/07/2026 19:42, 15/07/2026 20:01, 16/07/2026 18:39, 17/07/2026 18:41, 20/07/2026 18:17, 21/07/2026 18:47, 22/07/2026 19:57, 23/07/2026 18:09, 24/07/2026 18:40, 27/07/2026 18:16, 28/07/2026 18:44, 29/07/2026 20:37, 30/07/2026 18:40, 31/07/2026 18:47, 01/08/2026 07:51, 03/08/2026 18:43, 10/08/2026 18:54, 11/08/2026 19:04, 12/08/2026 19:00, 13/08/2026 18:56</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Igor Cardoso Campos</t>
+          <t>ISADORA ESTEVES BRAGA</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr"/>
       <c r="D24" s="2" t="inlineStr"/>
       <c r="E24" s="2" t="inlineStr"/>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G24" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H24" s="3" t="inlineStr"/>
+        <v>20</v>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>09/06/2026 18:31, 12/06/2026 18:42, 15/06/2026 18:42, 17/06/2026 18:36, 19/06/2026 18:45, 22/06/2026 19:04, 23/06/2026 18:54, 25/06/2026 19:05, 30/06/2026 18:42, 01/07/2026 18:45, 02/07/2026 18:41, 06/07/2026 19:36, 07/07/2026 18:56, 08/07/2026 19:11, 20/07/2026 18:52, 27/07/2026 18:44, 28/07/2026 18:44, 30/07/2026 18:59, 07/08/2026 18:00, 13/08/2026 17:44</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="n">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>Ingrid Camily de Paiva Fonseca</t>
+          <t>Janaina Marins da Silva Moreira Costa</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr"/>
       <c r="D25" s="4" t="inlineStr"/>
       <c r="E25" s="4" t="inlineStr"/>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G25" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H25" s="5" t="inlineStr"/>
+        <v>43</v>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t>09/06/2026 19:12, 10/06/2026 19:10, 11/06/2026 19:19, 12/06/2026 19:07, 17/06/2026 19:14, 18/06/2026 18:27, 19/06/2026 18:59, 22/06/2026 18:57, 23/06/2026 19:09, 25/06/2026 19:10, 30/06/2026 19:14, 01/07/2026 19:11, 02/07/2026 18:12, 03/07/2026 19:13, 06/07/2026 18:47, 07/07/2026 19:09, 08/07/2026 19:10, 09/07/2026 18:15, 10/07/2026 19:07, 13/07/2026 19:16, 14/07/2026 19:13, 15/07/2026 19:17, 16/07/2026 19:16, 17/07/2026 19:11, 20/07/2026 18:55, 21/07/2026 19:06, 22/07/2026 18:55, 23/07/2026 19:05, 24/07/2026 19:22, 27/07/2026 19:00, 28/07/2026 19:06, 29/07/2026 19:13, 30/07/2026 19:05, 31/07/2026 19:21, 03/08/2026 18:52, 04/08/2026 18:49, 05/08/2026 18:55, 06/08/2026 19:19, 07/08/2026 18:51, 10/08/2026 19:04, 11/08/2026 18:57, 12/08/2026 18:57, 13/08/2026 18:55</t>
+        </is>
+      </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Istefani Almeida de Souza</t>
+          <t>Jane de Lima Morais Frizzero</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr"/>
       <c r="D26" s="2" t="inlineStr"/>
       <c r="E26" s="2" t="inlineStr"/>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G26" s="2" t="n">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="H26" s="3" t="inlineStr">
         <is>
-          <t>10/06/2026 18:48</t>
+          <t>08/06/2026 19:03, 09/06/2026 19:31, 10/06/2026 19:10, 11/06/2026 19:10, 12/06/2026 19:11, 15/06/2026 19:02, 16/06/2026 19:08, 17/06/2026 19:09, 18/06/2026 19:10, 22/06/2026 19:18, 23/06/2026 19:02, 25/06/2026 20:05, 26/06/2026 19:26, 29/06/2026 19:11, 30/06/2026 19:31, 01/07/2026 19:02, 02/07/2026 19:07, 03/07/2026 19:00, 06/07/2026 19:41, 07/07/2026 19:21, 08/07/2026 19:20, 09/07/2026 19:52, 14/07/2026 19:14, 15/07/2026 19:06, 16/07/2026 19:17, 17/07/2026 19:09, 20/07/2026 19:05, 21/07/2026 19:12, 22/07/2026 19:19, 24/07/2026 19:21, 27/07/2026 19:19, 29/07/2026 19:14, 03/08/2026 19:04, 04/08/2026 19:11, 05/08/2026 19:18, 06/08/2026 19:27</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="n">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>Jean de Souza</t>
+          <t>Jéssica Vianelo Sell</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr"/>
       <c r="D27" s="4" t="inlineStr"/>
       <c r="E27" s="4" t="inlineStr"/>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G27" s="4" t="n">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:55, 10/06/2026 19:17, 11/06/2026 19:10</t>
+          <t>08/06/2026 18:36, 09/06/2026 18:31, 10/06/2026 19:02, 11/06/2026 17:48, 12/06/2026 18:38, 15/06/2026 18:23, 16/06/2026 17:48, 17/06/2026 18:52, 18/06/2026 18:02, 19/06/2026 18:52, 22/06/2026 18:21, 23/06/2026 17:48, 25/06/2026 18:02, 26/06/2026 18:31, 29/06/2026 18:44, 30/06/2026 18:03, 01/07/2026 18:31, 02/07/2026 18:27, 03/07/2026 18:44, 06/07/2026 19:39, 07/07/2026 18:59, 08/07/2026 18:52, 09/07/2026 17:57, 10/07/2026 18:01, 14/07/2026 18:36, 15/07/2026 18:46, 16/07/2026 18:43, 17/07/2026 18:14, 20/07/2026 17:51, 21/07/2026 18:33, 22/07/2026 18:50, 23/07/2026 18:03, 24/07/2026 18:02, 27/07/2026 18:36, 28/07/2026 18:04, 29/07/2026 18:21, 30/07/2026 18:26, 31/07/2026 18:23, 03/08/2026 18:47, 04/08/2026 18:26, 05/08/2026 18:18, 06/08/2026 18:00, 07/08/2026 18:29, 10/08/2026 18:09, 11/08/2026 18:30, 12/08/2026 18:47, 13/08/2026 17:49</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Jeferson soares de sousa</t>
+          <t>João Pedro de Oliveira Gonçalves</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr"/>
       <c r="D28" s="2" t="inlineStr"/>
       <c r="E28" s="2" t="inlineStr"/>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G28" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H28" s="3" t="inlineStr"/>
+        <v>23</v>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 19:02, 09/06/2026 18:53, 11/06/2026 18:56, 15/06/2026 18:52, 16/06/2026 18:43, 17/06/2026 18:58, 22/06/2026 18:43, 23/06/2026 18:54, 30/06/2026 18:53, 01/07/2026 18:48, 02/07/2026 18:53, 06/07/2026 18:44, 07/07/2026 19:06, 08/07/2026 19:12, 15/07/2026 18:55, 21/07/2026 19:01, 23/07/2026 18:48, 29/07/2026 18:58, 30/07/2026 19:09, 31/07/2026 18:50, 01/08/2026 07:56, 04/08/2026 19:03, 12/08/2026 18:57</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="n">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>Joao Pedro Carneiro da Fonseca</t>
+          <t>Juan Carlos de Mello</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr"/>
       <c r="D29" s="4" t="inlineStr"/>
       <c r="E29" s="4" t="inlineStr"/>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G29" s="4" t="n">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H29" s="5" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Lais Teixeira Carvalho de Oliveira</t>
+          <t>Juliana de Lima Wendling</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr"/>
       <c r="D30" s="2" t="inlineStr"/>
       <c r="E30" s="2" t="inlineStr"/>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G30" s="2" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H30" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 19:10, 10/06/2026 19:11</t>
+          <t>08/06/2026 19:11, 10/06/2026 19:15, 11/06/2026 19:08, 12/06/2026 19:07, 16/06/2026 19:12, 17/06/2026 19:11, 23/06/2026 19:06, 25/06/2026 19:17</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="n">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>Lara Antonielle</t>
+          <t>July Roberta Rodrigues</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr"/>
       <c r="D31" s="4" t="inlineStr"/>
       <c r="E31" s="4" t="inlineStr"/>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G31" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H31" s="5" t="inlineStr"/>
+        <v>40</v>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:57, 09/06/2026 18:51, 10/06/2026 19:09, 11/06/2026 19:12, 16/06/2026 19:12, 17/06/2026 19:04, 18/06/2026 19:14, 22/06/2026 18:49, 23/06/2026 19:14, 25/06/2026 19:17, 26/06/2026 19:23, 30/06/2026 19:11, 01/07/2026 19:07, 02/07/2026 19:13, 06/07/2026 18:49, 08/07/2026 19:09, 09/07/2026 19:14, 10/07/2026 19:03, 13/07/2026 19:08, 14/07/2026 19:03, 15/07/2026 19:05, 16/07/2026 18:52, 17/07/2026 19:13, 22/07/2026 19:05, 23/07/2026 19:09, 27/07/2026 19:10, 28/07/2026 19:21, 29/07/2026 19:09, 30/07/2026 19:29, 31/07/2026 19:14, 01/08/2026 08:28, 03/08/2026 18:47, 04/08/2026 19:13, 05/08/2026 19:13, 06/08/2026 19:29, 07/08/2026 19:06, 10/08/2026 18:58, 11/08/2026 19:08, 12/08/2026 19:07, 13/08/2026 19:14</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Lauro Silveira Octaviano</t>
+          <t>Kaio Lima Oliveira de Magalhães</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr"/>
       <c r="D32" s="2" t="inlineStr"/>
       <c r="E32" s="2" t="inlineStr"/>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G32" s="2" t="n">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="H32" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 19:00, 10/06/2026 19:07</t>
+          <t>08/06/2026 18:26, 09/06/2026 18:16, 10/06/2026 18:23, 11/06/2026 18:18, 12/06/2026 18:52, 15/06/2026 18:18, 16/06/2026 18:12, 17/06/2026 18:13, 18/06/2026 18:17, 22/06/2026 18:19, 23/06/2026 18:12, 25/06/2026 18:20, 26/06/2026 18:23, 30/06/2026 18:25, 01/07/2026 18:28, 02/07/2026 18:15, 03/07/2026 18:14, 06/07/2026 18:15, 07/07/2026 18:21, 08/07/2026 18:09, 09/07/2026 18:18, 10/07/2026 18:37, 13/07/2026 18:33, 14/07/2026 19:05, 15/07/2026 18:52, 16/07/2026 18:16, 27/07/2026 18:57, 28/07/2026 18:54, 29/07/2026 18:59, 30/07/2026 19:11, 03/08/2026 18:52, 04/08/2026 18:15, 05/08/2026 18:25, 06/08/2026 19:22</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="n">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>Leticia oliveira da silva</t>
+          <t>Katia Ribeiro Fonseca</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr"/>
       <c r="D33" s="4" t="inlineStr"/>
       <c r="E33" s="4" t="inlineStr"/>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G33" s="4" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 18:39, 10/06/2026 19:21</t>
+          <t>08/06/2026 19:21, 11/06/2026 19:06, 15/06/2026 19:04, 16/06/2026 19:12, 23/06/2026 18:54, 25/06/2026 19:10, 30/06/2026 19:16, 02/07/2026 19:17, 06/07/2026 19:03, 08/07/2026 19:19, 09/07/2026 19:06, 14/07/2026 19:24, 15/07/2026 19:35, 29/07/2026 19:16, 03/08/2026 19:12, 04/08/2026 19:10, 11/08/2026 19:23</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Lucas de Souza Mariano</t>
+          <t>Lara Paiva Tempera</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr"/>
       <c r="D34" s="2" t="inlineStr"/>
       <c r="E34" s="2" t="inlineStr"/>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G34" s="2" t="n">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
-          <t>11/06/2026 19:37</t>
+          <t>08/06/2026 18:58, 10/06/2026 19:08, 11/06/2026 19:03, 12/06/2026 19:05, 18/06/2026 19:14, 19/06/2026 18:49, 22/06/2026 19:09, 23/06/2026 18:57, 25/06/2026 18:28, 26/06/2026 18:56, 29/06/2026 18:59, 30/06/2026 17:44, 01/07/2026 18:50, 06/07/2026 19:07, 07/07/2026 18:47, 08/07/2026 18:51, 09/07/2026 18:50, 10/07/2026 18:43, 14/07/2026 18:49, 15/07/2026 19:01, 16/07/2026 18:51, 17/07/2026 18:55, 20/07/2026 19:00, 21/07/2026 19:03, 22/07/2026 19:08, 23/07/2026 18:26, 24/07/2026 18:48, 27/07/2026 17:28, 28/07/2026 19:03, 29/07/2026 19:04, 30/07/2026 18:48, 31/07/2026 18:59, 03/08/2026 19:05, 04/08/2026 19:04, 05/08/2026 19:01, 06/08/2026 19:12, 07/08/2026 19:11, 10/08/2026 18:05, 13/08/2026 19:03</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="n">
         <v>34</v>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>Lucas Samuel Araujo de Paula</t>
+          <t>Laryssa Emanuelle Batista Afonso</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr"/>
       <c r="D35" s="4" t="inlineStr"/>
       <c r="E35" s="4" t="inlineStr"/>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G35" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H35" s="5" t="inlineStr"/>
+        <v>36</v>
+      </c>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:56, 09/06/2026 19:13, 10/06/2026 19:07, 11/06/2026 18:51, 12/06/2026 19:18, 15/06/2026 19:04, 16/06/2026 19:08, 17/06/2026 19:14, 18/06/2026 18:53, 22/06/2026 19:02, 23/06/2026 19:09, 26/06/2026 18:59, 30/06/2026 19:03, 02/07/2026 18:54, 03/07/2026 19:25, 07/07/2026 19:03, 08/07/2026 19:24, 09/07/2026 18:46, 10/07/2026 19:23, 13/07/2026 19:19, 14/07/2026 19:10, 15/07/2026 18:59, 20/07/2026 19:17, 21/07/2026 19:06, 22/07/2026 19:02, 23/07/2026 18:47, 27/07/2026 19:01, 29/07/2026 19:23, 30/07/2026 18:48, 31/07/2026 19:08, 03/08/2026 19:18, 04/08/2026 19:14, 05/08/2026 19:12, 10/08/2026 19:33, 11/08/2026 18:52, 12/08/2026 19:02</t>
+        </is>
+      </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Marcos Vinicius Campos Gomes</t>
+          <t>Laura Almeida Lopes</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr"/>
       <c r="D36" s="2" t="inlineStr"/>
       <c r="E36" s="2" t="inlineStr"/>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G36" s="2" t="n">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 18:54, 10/06/2026 18:48, 11/06/2026 19:02</t>
+          <t>08/06/2026 18:56, 10/06/2026 19:17, 15/06/2026 19:05, 16/06/2026 19:19, 17/06/2026 18:51, 22/06/2026 19:23, 23/06/2026 19:34, 26/06/2026 19:14, 29/06/2026 19:13, 30/06/2026 19:03, 01/07/2026 19:11, 03/07/2026 19:00, 07/07/2026 18:49, 08/07/2026 18:37, 09/07/2026 19:08, 15/07/2026 19:10, 16/07/2026 19:11, 20/07/2026 19:14, 21/07/2026 19:11, 22/07/2026 19:04, 23/07/2026 19:13, 27/07/2026 19:17, 28/07/2026 19:24, 06/08/2026 19:28, 10/08/2026 19:07, 11/08/2026 19:11, 13/08/2026 19:22</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="n">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>Marina Urbieta Barbosa</t>
+          <t>Leilayne da Silva Souza</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr"/>
       <c r="D37" s="4" t="inlineStr"/>
       <c r="E37" s="4" t="inlineStr"/>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G37" s="4" t="n">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:15, 10/06/2026 18:56, 11/06/2026 18:05, 16/06/2026 18:05</t>
+          <t>08/06/2026 19:01, 10/06/2026 18:29, 11/06/2026 18:38, 12/06/2026 18:36, 16/06/2026 18:27, 17/06/2026 18:53, 18/06/2026 18:04, 19/06/2026 18:37, 22/06/2026 18:50, 23/06/2026 18:16, 25/06/2026 18:47, 26/06/2026 18:47, 30/06/2026 18:49, 01/07/2026 18:56, 02/07/2026 18:45, 06/07/2026 18:41, 07/07/2026 18:50, 08/07/2026 18:23, 09/07/2026 18:43, 21/07/2026 18:27</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Mateus Domingos Antunes</t>
+          <t>Letícia Santos Furtado</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr"/>
       <c r="D38" s="2" t="inlineStr"/>
       <c r="E38" s="2" t="inlineStr"/>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G38" s="2" t="n">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
-          <t>11/06/2026 19:05</t>
+          <t>08/06/2026 18:59, 09/06/2026 19:02, 10/06/2026 18:32, 11/06/2026 18:32, 15/06/2026 18:21, 16/06/2026 18:32, 17/06/2026 19:02, 18/06/2026 19:08, 22/06/2026 18:49, 26/06/2026 18:56, 30/06/2026 18:54, 01/07/2026 19:10, 02/07/2026 18:46, 03/07/2026 18:52, 06/07/2026 18:56, 07/07/2026 18:56, 08/07/2026 19:11, 09/07/2026 18:56, 10/07/2026 19:10, 13/07/2026 18:58, 15/07/2026 19:21, 17/07/2026 19:02, 20/07/2026 18:54, 21/07/2026 18:55, 22/07/2026 18:58, 23/07/2026 18:53, 24/07/2026 18:58, 27/07/2026 18:56, 28/07/2026 19:02, 29/07/2026 19:04, 30/07/2026 18:51, 01/08/2026 08:04, 03/08/2026 19:09, 04/08/2026 19:00, 05/08/2026 19:00, 06/08/2026 18:55, 07/08/2026 18:56, 10/08/2026 19:04, 11/08/2026 19:01</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="n">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>Matheus Acioli Rezende</t>
+          <t>Luciano Fernandes do Carmo</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr"/>
       <c r="D39" s="4" t="inlineStr"/>
       <c r="E39" s="4" t="inlineStr"/>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G39" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H39" s="5" t="inlineStr"/>
+        <v>44</v>
+      </c>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:46, 09/06/2026 18:46, 10/06/2026 18:46, 11/06/2026 18:46, 12/06/2026 18:45, 15/06/2026 18:43, 16/06/2026 17:57, 17/06/2026 18:55, 18/06/2026 17:57, 19/06/2026 18:44, 22/06/2026 17:53, 23/06/2026 17:52, 26/06/2026 18:38, 29/06/2026 18:46, 30/06/2026 18:47, 01/07/2026 18:46, 03/07/2026 18:52, 06/07/2026 17:56, 07/07/2026 18:46, 08/07/2026 18:44, 09/07/2026 18:01, 10/07/2026 18:47, 13/07/2026 17:58, 14/07/2026 18:43, 15/07/2026 18:42, 16/07/2026 18:51, 17/07/2026 18:51, 20/07/2026 18:11, 21/07/2026 18:56, 22/07/2026 18:49, 23/07/2026 18:04, 24/07/2026 18:52, 27/07/2026 18:00, 29/07/2026 18:43, 30/07/2026 18:48, 31/07/2026 18:47, 01/08/2026 07:51, 03/08/2026 18:43, 04/08/2026 18:46, 05/08/2026 18:51, 07/08/2026 18:57, 10/08/2026 18:47, 11/08/2026 18:53, 13/08/2026 18:48</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Matheus Henrique Moreira Corrêa</t>
+          <t>Luís Cláudio Clineu da Silva</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr"/>
       <c r="D40" s="2" t="inlineStr"/>
       <c r="E40" s="2" t="inlineStr"/>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G40" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H40" s="3" t="inlineStr"/>
+        <v>45</v>
+      </c>
+      <c r="H40" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:32, 09/06/2026 18:54, 10/06/2026 18:56, 11/06/2026 18:49, 12/06/2026 18:49, 15/06/2026 18:28, 16/06/2026 18:42, 17/06/2026 18:34, 18/06/2026 18:54, 19/06/2026 18:29, 23/06/2026 18:52, 25/06/2026 18:49, 29/06/2026 18:22, 30/06/2026 18:50, 01/07/2026 18:55, 02/07/2026 18:33, 03/07/2026 18:29, 06/07/2026 18:30, 07/07/2026 18:52, 08/07/2026 18:36, 09/07/2026 18:56, 10/07/2026 18:42, 13/07/2026 18:36, 14/07/2026 18:55, 15/07/2026 18:29, 16/07/2026 19:05, 17/07/2026 18:37, 20/07/2026 18:35, 21/07/2026 18:52, 22/07/2026 18:39, 23/07/2026 18:49, 24/07/2026 18:44, 27/07/2026 18:48, 28/07/2026 18:59, 29/07/2026 18:38, 30/07/2026 18:57, 31/07/2026 18:33, 03/08/2026 18:36, 04/08/2026 18:55, 05/08/2026 18:56, 06/08/2026 19:02, 10/08/2026 18:35, 11/08/2026 18:56, 12/08/2026 18:57, 13/08/2026 18:54</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="n">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>Nilson Bonfante Junior</t>
+          <t>Luiz Felipe de Almeida Oliveira</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr"/>
       <c r="D41" s="4" t="inlineStr"/>
       <c r="E41" s="4" t="inlineStr"/>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G41" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H41" s="5" t="inlineStr"/>
+        <v>8</v>
+      </c>
+      <c r="H41" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:59, 09/06/2026 19:00, 11/06/2026 18:55, 15/06/2026 19:08, 17/06/2026 19:01, 22/06/2026 19:04, 23/06/2026 19:01, 01/07/2026 18:58</t>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Noelly Melo Santos e Oliveira Guimarães</t>
+          <t>Maria Eduarda Mendonça Barbosa</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr"/>
       <c r="D42" s="2" t="inlineStr"/>
       <c r="E42" s="2" t="inlineStr"/>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G42" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H42" s="3" t="inlineStr"/>
+        <v>5</v>
+      </c>
+      <c r="H42" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:41, 10/06/2026 18:40, 16/06/2026 19:08, 17/06/2026 19:06, 18/06/2026 19:16</t>
+        </is>
+      </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="n">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>Pablo Lacerda Casagni</t>
+          <t>Maria Isabel Afonso de Melo</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr"/>
       <c r="D43" s="4" t="inlineStr"/>
       <c r="E43" s="4" t="inlineStr"/>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G43" s="4" t="n">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>10/06/2026 19:02</t>
+          <t>08/06/2026 18:40, 09/06/2026 18:35, 10/06/2026 18:20, 15/06/2026 18:16, 16/06/2026 18:14, 17/06/2026 18:54, 18/06/2026 18:26, 22/06/2026 18:40, 23/06/2026 18:40, 29/06/2026 18:36, 30/06/2026 18:42, 01/07/2026 18:58, 02/07/2026 18:32, 06/07/2026 18:47, 07/07/2026 18:54, 08/07/2026 19:06, 09/07/2026 18:48</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Paula Cruzeiro Beraldo de Moraes</t>
+          <t>Mariane Nolasco Siqueira</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr"/>
       <c r="D44" s="2" t="inlineStr"/>
       <c r="E44" s="2" t="inlineStr"/>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G44" s="2" t="n">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="H44" s="3" t="inlineStr">
         <is>
-          <t>09/06/2026 19:55, 11/06/2026 19:46</t>
+          <t>08/06/2026 18:47, 10/06/2026 18:37, 15/06/2026 18:21, 16/06/2026 18:36, 17/06/2026 18:39, 18/06/2026 18:54, 19/06/2026 18:31, 22/06/2026 18:44, 25/06/2026 18:56, 29/06/2026 18:34, 30/06/2026 18:49, 06/07/2026 18:44, 08/07/2026 18:43, 09/07/2026 17:49, 10/07/2026 18:34, 13/07/2026 18:38, 15/07/2026 19:01, 16/07/2026 18:57, 22/07/2026 18:29, 23/07/2026 18:41, 28/07/2026 18:46, 29/07/2026 18:42, 03/08/2026 18:43, 04/08/2026 18:52, 06/08/2026 18:39, 11/08/2026 18:32</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>PEDRO HENRIQUE DOS SANTOS LIMA</t>
+          <t>MATHEUS ALMEIDA RODRIGUES PARREIRAS</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr"/>
       <c r="D45" s="4" t="inlineStr"/>
       <c r="E45" s="4" t="inlineStr"/>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G45" s="4" t="n">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>09/06/2026 19:12, 11/06/2026 19:19</t>
+          <t>09/06/2026 19:53, 10/06/2026 19:11, 11/06/2026 19:08, 15/06/2026 19:08, 16/06/2026 19:06, 18/06/2026 19:08, 19/06/2026 19:07, 22/06/2026 19:07, 23/06/2026 19:09, 25/06/2026 19:11, 29/06/2026 19:05, 30/06/2026 19:11, 01/07/2026 19:08, 02/07/2026 19:07, 03/07/2026 19:07, 06/07/2026 19:05, 07/07/2026 19:08, 08/07/2026 19:10, 09/07/2026 19:08, 10/07/2026 19:04, 13/07/2026 19:09, 14/07/2026 19:12, 15/07/2026 19:11, 17/07/2026 19:08, 20/07/2026 19:10, 21/07/2026 19:08, 24/07/2026 19:08, 27/07/2026 19:08, 28/07/2026 19:11, 29/07/2026 19:11, 30/07/2026 19:09, 03/08/2026 19:16, 04/08/2026 19:10, 05/08/2026 19:11, 06/08/2026 19:12, 07/08/2026 19:08, 10/08/2026 19:11, 11/08/2026 19:11, 12/08/2026 19:06, 13/08/2026 19:12</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Pedro Lucas Oliveira Stopa</t>
+          <t>Mylena Silva Ferreira</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr"/>
       <c r="D46" s="2" t="inlineStr"/>
       <c r="E46" s="2" t="inlineStr"/>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G46" s="2" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H46" s="3" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" s="4" t="n">
         <v>46</v>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>Rafaela Islaine da Silva Magalhães</t>
+          <t>Nycollas Rodrigues Afonso</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr"/>
       <c r="D47" s="4" t="inlineStr"/>
       <c r="E47" s="4" t="inlineStr"/>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G47" s="4" t="n">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>10/06/2026 19:06</t>
+          <t>08/06/2026 18:58, 09/06/2026 18:51, 10/06/2026 19:06, 11/06/2026 18:50, 12/06/2026 19:17, 15/06/2026 18:58, 16/06/2026 19:08, 17/06/2026 19:14, 18/06/2026 18:53, 22/06/2026 19:02, 23/06/2026 19:08, 26/06/2026 18:58, 30/06/2026 19:03, 01/07/2026 18:54, 02/07/2026 18:53, 03/07/2026 18:52, 07/07/2026 18:54, 08/07/2026 18:52, 09/07/2026 18:47, 10/07/2026 19:02, 13/07/2026 18:36, 14/07/2026 19:10, 15/07/2026 18:59, 20/07/2026 18:50, 21/07/2026 19:06, 22/07/2026 19:01, 23/07/2026 18:43, 27/07/2026 19:00, 29/07/2026 19:05, 30/07/2026 18:48, 31/07/2026 19:08, 03/08/2026 18:51, 04/08/2026 18:46, 10/08/2026 18:51, 11/08/2026 18:51, 12/08/2026 18:46</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Ramon Bail</t>
+          <t>PAULA GEARA CARDÃO POVOLERI</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr"/>
       <c r="D48" s="2" t="inlineStr"/>
       <c r="E48" s="2" t="inlineStr"/>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G48" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H48" s="3" t="inlineStr"/>
+        <v>45</v>
+      </c>
+      <c r="H48" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:56, 09/06/2026 18:57, 10/06/2026 18:57, 11/06/2026 18:02, 12/06/2026 18:56, 15/06/2026 18:57, 17/06/2026 18:58, 18/06/2026 18:00, 19/06/2026 18:59, 22/06/2026 18:54, 23/06/2026 18:56, 25/06/2026 17:58, 26/06/2026 18:58, 29/06/2026 18:51, 30/06/2026 18:00, 01/07/2026 18:54, 03/07/2026 18:56, 06/07/2026 18:59, 07/07/2026 18:13, 08/07/2026 18:58, 09/07/2026 18:00, 13/07/2026 17:57, 14/07/2026 18:39, 15/07/2026 18:53, 16/07/2026 17:58, 17/07/2026 18:55, 20/07/2026 17:54, 21/07/2026 18:41, 22/07/2026 18:58, 23/07/2026 18:20, 27/07/2026 18:56, 28/07/2026 18:48, 29/07/2026 18:58, 30/07/2026 18:55, 31/07/2026 18:57, 01/08/2026 09:54, 03/08/2026 18:58, 04/08/2026 18:39, 05/08/2026 18:57, 06/08/2026 19:07, 07/08/2026 18:51, 10/08/2026 18:00, 11/08/2026 18:27, 12/08/2026 18:57, 13/08/2026 17:56</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="n">
         <v>48</v>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>Renan Morais Lippi</t>
+          <t>Priscilla Sampaio Souza Lima</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr"/>
       <c r="D49" s="4" t="inlineStr"/>
       <c r="E49" s="4" t="inlineStr"/>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G49" s="4" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="5" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>robson souza carvalho</t>
+          <t>Ramirez Moreira de castro</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr"/>
       <c r="D50" s="2" t="inlineStr"/>
       <c r="E50" s="2" t="inlineStr"/>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G50" s="2" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H50" s="3" t="inlineStr"/>
+        <v>48</v>
+      </c>
+      <c r="H50" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:06, 09/06/2026 18:06, 10/06/2026 18:10, 11/06/2026 18:07, 12/06/2026 18:12, 15/06/2026 18:05, 16/06/2026 18:03, 17/06/2026 18:08, 18/06/2026 18:06, 19/06/2026 18:02, 22/06/2026 18:18, 23/06/2026 18:02, 25/06/2026 18:02, 26/06/2026 18:09, 29/06/2026 18:16, 30/06/2026 17:58, 01/07/2026 18:12, 02/07/2026 18:14, 03/07/2026 18:04, 06/07/2026 17:53, 07/07/2026 18:05, 08/07/2026 17:59, 09/07/2026 18:00, 10/07/2026 18:00, 13/07/2026 18:03, 14/07/2026 18:06, 15/07/2026 18:11, 16/07/2026 18:28, 17/07/2026 18:14, 20/07/2026 18:00, 21/07/2026 18:02, 22/07/2026 18:06, 23/07/2026 18:01, 24/07/2026 18:02, 27/07/2026 18:00, 28/07/2026 18:13, 29/07/2026 18:05, 30/07/2026 18:08, 31/07/2026 18:11, 01/08/2026 08:07, 03/08/2026 18:04, 04/08/2026 18:02, 05/08/2026 18:06, 06/08/2026 18:00, 07/08/2026 18:06, 10/08/2026 18:10, 11/08/2026 18:01, 13/08/2026 17:59</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="n">
         <v>50</v>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>Roxana Maria de Oliveira Italo</t>
+          <t>Renata Santana Salimena</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr"/>
       <c r="D51" s="4" t="inlineStr"/>
       <c r="E51" s="4" t="inlineStr"/>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G51" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H51" s="5" t="inlineStr"/>
+        <v>37</v>
+      </c>
+      <c r="H51" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:36, 09/06/2026 18:39, 10/06/2026 18:42, 11/06/2026 18:43, 12/06/2026 18:56, 15/06/2026 18:39, 17/06/2026 18:46, 18/06/2026 20:00, 19/06/2026 18:58, 22/06/2026 18:43, 23/06/2026 18:44, 26/06/2026 18:58, 29/06/2026 18:44, 02/07/2026 20:15, 07/07/2026 18:38, 08/07/2026 18:41, 09/07/2026 18:52, 10/07/2026 18:54, 13/07/2026 18:36, 14/07/2026 18:41, 16/07/2026 18:37, 17/07/2026 18:39, 20/07/2026 18:40, 21/07/2026 18:49, 22/07/2026 18:51, 23/07/2026 18:52, 28/07/2026 18:48, 29/07/2026 18:49, 30/07/2026 18:43, 01/08/2026 07:54, 03/08/2026 18:48, 04/08/2026 18:46, 07/08/2026 18:39, 10/08/2026 18:38, 11/08/2026 18:42, 12/08/2026 18:45, 13/08/2026 18:58</t>
+        </is>
+      </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Thomas Rodrigues Meirelles</t>
+          <t>rodrigo alves</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr"/>
       <c r="D52" s="2" t="inlineStr"/>
       <c r="E52" s="2" t="inlineStr"/>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G52" s="2" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H52" s="3" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="n">
         <v>52</v>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>Wellington Fernandes da Silva</t>
+          <t>Rodrigo Felipe da Silva</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr"/>
       <c r="D53" s="4" t="inlineStr"/>
       <c r="E53" s="4" t="inlineStr"/>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G53" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H53" s="5" t="inlineStr"/>
+        <v>43</v>
+      </c>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:42, 09/06/2026 18:54, 10/06/2026 18:47, 11/06/2026 17:46, 12/06/2026 18:48, 15/06/2026 18:49, 16/06/2026 17:54, 17/06/2026 18:51, 18/06/2026 18:54, 19/06/2026 18:47, 22/06/2026 17:57, 23/06/2026 18:54, 25/06/2026 18:03, 26/06/2026 18:56, 29/06/2026 18:48, 30/06/2026 17:57, 03/07/2026 18:45, 06/07/2026 17:46, 07/07/2026 18:52, 08/07/2026 18:51, 09/07/2026 17:43, 10/07/2026 18:46, 14/07/2026 18:50, 15/07/2026 18:50, 17/07/2026 18:45, 20/07/2026 17:54, 21/07/2026 18:56, 22/07/2026 18:46, 23/07/2026 17:52, 24/07/2026 18:22, 27/07/2026 17:59, 28/07/2026 18:44, 29/07/2026 18:50, 30/07/2026 18:46, 31/07/2026 18:43, 03/08/2026 18:40, 04/08/2026 18:47, 05/08/2026 18:53, 06/08/2026 18:02, 07/08/2026 18:47, 10/08/2026 18:50, 11/08/2026 18:48, 13/08/2026 17:48</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Wesley Luiz</t>
+          <t>Rodrigo Pedretti Mendes</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr"/>
       <c r="D54" s="2" t="inlineStr"/>
       <c r="E54" s="2" t="inlineStr"/>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G54" s="2" t="n">
+        <v>46</v>
+      </c>
+      <c r="H54" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:47, 09/06/2026 18:53, 10/06/2026 19:11, 11/06/2026 18:10, 12/06/2026 18:25, 15/06/2026 18:38, 16/06/2026 19:34, 18/06/2026 18:46, 22/06/2026 18:23, 23/06/2026 18:40, 25/06/2026 18:42, 26/06/2026 18:40, 29/06/2026 18:56, 30/06/2026 18:42, 02/07/2026 18:48, 03/07/2026 18:50, 06/07/2026 18:50, 07/07/2026 19:00, 08/07/2026 18:51, 09/07/2026 18:45, 10/07/2026 18:56, 13/07/2026 19:09, 14/07/2026 18:53, 15/07/2026 18:49, 16/07/2026 18:43, 17/07/2026 18:14, 20/07/2026 18:46, 21/07/2026 18:40, 22/07/2026 18:47, 23/07/2026 18:14, 24/07/2026 18:47, 27/07/2026 18:41, 28/07/2026 18:49, 29/07/2026 18:46, 30/07/2026 18:32, 31/07/2026 18:29, 01/08/2026 08:21, 03/08/2026 18:58, 04/08/2026 18:41, 05/08/2026 18:48, 06/08/2026 18:45, 07/08/2026 18:57, 10/08/2026 18:46, 11/08/2026 18:44, 12/08/2026 18:51, 13/08/2026 19:13</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" s="4" t="inlineStr">
+        <is>
+          <t>Rogerio de Almeida Cordeiro Andre</t>
+        </is>
+      </c>
+      <c r="C55" s="4" t="inlineStr"/>
+      <c r="D55" s="4" t="inlineStr"/>
+      <c r="E55" s="4" t="inlineStr"/>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G55" s="4" t="n">
         <v>0</v>
       </c>
-      <c r="H54" s="3" t="inlineStr"/>
+      <c r="H55" s="5" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>Rômulo Pereira dos Reis</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr"/>
+      <c r="D56" s="2" t="inlineStr"/>
+      <c r="E56" s="2" t="inlineStr"/>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H56" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2026 19:01</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" s="4" t="inlineStr">
+        <is>
+          <t>Sandy de Assis Ribeiro</t>
+        </is>
+      </c>
+      <c r="C57" s="4" t="inlineStr"/>
+      <c r="D57" s="4" t="inlineStr"/>
+      <c r="E57" s="4" t="inlineStr"/>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G57" s="4" t="n">
+        <v>3</v>
+      </c>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:59, 16/06/2026 19:02, 18/06/2026 18:55</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>Thalita Cristina Teodoro</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr"/>
+      <c r="D58" s="2" t="inlineStr"/>
+      <c r="E58" s="2" t="inlineStr"/>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="n">
+        <v>47</v>
+      </c>
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 19:23, 09/06/2026 18:59, 10/06/2026 18:54, 11/06/2026 18:53, 12/06/2026 19:34, 15/06/2026 18:44, 16/06/2026 18:53, 17/06/2026 18:55, 18/06/2026 18:54, 19/06/2026 18:49, 22/06/2026 18:49, 23/06/2026 18:06, 25/06/2026 18:48, 26/06/2026 18:52, 29/06/2026 18:40, 30/06/2026 19:13, 01/07/2026 19:00, 02/07/2026 19:08, 03/07/2026 19:01, 06/07/2026 18:46, 07/07/2026 18:59, 08/07/2026 18:45, 09/07/2026 18:53, 10/07/2026 18:45, 13/07/2026 18:10, 14/07/2026 19:15, 15/07/2026 19:04, 16/07/2026 19:00, 17/07/2026 19:01, 20/07/2026 18:08, 21/07/2026 19:05, 22/07/2026 19:03, 24/07/2026 19:00, 27/07/2026 18:27, 28/07/2026 19:09, 29/07/2026 19:06, 30/07/2026 19:02, 31/07/2026 18:40, 03/08/2026 18:49, 04/08/2026 18:58, 05/08/2026 19:02, 06/08/2026 19:06, 07/08/2026 19:02, 10/08/2026 19:03, 11/08/2026 18:59, 12/08/2026 19:05, 13/08/2026 19:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" s="4" t="inlineStr">
+        <is>
+          <t>Tolstoi Chamon Simão Junior</t>
+        </is>
+      </c>
+      <c r="C59" s="4" t="inlineStr"/>
+      <c r="D59" s="4" t="inlineStr"/>
+      <c r="E59" s="4" t="inlineStr"/>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G59" s="4" t="n">
+        <v>20</v>
+      </c>
+      <c r="H59" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 19:15, 10/06/2026 18:49, 11/06/2026 19:00, 16/06/2026 18:46, 17/06/2026 18:43, 18/06/2026 19:48, 23/06/2026 18:58, 30/06/2026 18:56, 01/07/2026 20:05, 06/07/2026 19:06, 07/07/2026 19:10, 15/07/2026 19:05, 16/07/2026 18:54, 24/07/2026 18:55, 27/07/2026 18:21, 29/07/2026 18:55, 01/08/2026 07:51, 04/08/2026 20:02, 05/08/2026 19:01, 12/08/2026 18:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>Toni Diz</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr"/>
+      <c r="D60" s="2" t="inlineStr"/>
+      <c r="E60" s="2" t="inlineStr"/>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="H60" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:40, 12/06/2026 18:41, 23/06/2026 18:40, 26/06/2026 18:37, 29/06/2026 18:33, 30/06/2026 18:39, 03/07/2026 18:39, 17/07/2026 18:41, 07/08/2026 18:42</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" s="4" t="inlineStr">
+        <is>
+          <t>Vanessa Quáquio Marciano</t>
+        </is>
+      </c>
+      <c r="C61" s="4" t="inlineStr"/>
+      <c r="D61" s="4" t="inlineStr"/>
+      <c r="E61" s="4" t="inlineStr"/>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G61" s="4" t="n">
+        <v>11</v>
+      </c>
+      <c r="H61" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 19:08, 10/06/2026 19:07, 16/06/2026 19:09, 30/06/2026 19:12, 02/07/2026 19:16, 07/07/2026 19:09, 08/07/2026 19:10, 13/07/2026 19:05, 22/07/2026 19:07, 28/07/2026 19:08, 30/07/2026 19:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>Vinícius Coutinho Matozinho de Souza</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr"/>
+      <c r="D62" s="2" t="inlineStr"/>
+      <c r="E62" s="2" t="inlineStr"/>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="H62" s="3" t="inlineStr">
+        <is>
+          <t>15/06/2026 19:05, 16/06/2026 19:07, 17/06/2026 19:10, 18/06/2026 19:03, 19/06/2026 19:12, 22/06/2026 19:21, 23/06/2026 19:05, 25/06/2026 19:09, 26/06/2026 19:17, 29/06/2026 19:05, 30/06/2026 19:15, 01/07/2026 19:08, 02/07/2026 19:01, 03/07/2026 19:13, 06/07/2026 19:09, 07/07/2026 18:56, 08/07/2026 19:08, 09/07/2026 19:32, 10/07/2026 19:03, 13/07/2026 18:58, 14/07/2026 19:06, 15/07/2026 19:03, 16/07/2026 18:46, 17/07/2026 19:23, 20/07/2026 19:07, 21/07/2026 19:05, 23/07/2026 19:59, 24/07/2026 18:58, 27/07/2026 19:06, 28/07/2026 18:54, 29/07/2026 19:01, 30/07/2026 19:01, 31/07/2026 19:07, 01/08/2026 08:06, 03/08/2026 19:05, 04/08/2026 19:08, 05/08/2026 19:04, 06/08/2026 19:06, 07/08/2026 19:06, 10/08/2026 19:09, 11/08/2026 19:05, 12/08/2026 19:00, 13/08/2026 19:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" s="4" t="inlineStr">
+        <is>
+          <t>vinicius de almeida teixeira</t>
+        </is>
+      </c>
+      <c r="C63" s="4" t="inlineStr"/>
+      <c r="D63" s="4" t="inlineStr"/>
+      <c r="E63" s="4" t="inlineStr"/>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G63" s="4" t="n">
+        <v>35</v>
+      </c>
+      <c r="H63" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:44, 09/06/2026 18:55, 10/06/2026 18:39, 11/06/2026 18:58, 12/06/2026 19:07, 15/06/2026 18:42, 16/06/2026 18:53, 17/06/2026 18:55, 18/06/2026 18:38, 19/06/2026 19:01, 22/06/2026 18:33, 23/06/2026 18:21, 26/06/2026 18:59, 30/06/2026 19:35, 02/07/2026 18:51, 03/07/2026 19:03, 06/07/2026 19:02, 07/07/2026 19:06, 08/07/2026 18:49, 10/07/2026 18:54, 15/07/2026 19:06, 16/07/2026 18:54, 17/07/2026 18:53, 20/07/2026 18:44, 21/07/2026 18:35, 22/07/2026 18:53, 27/07/2026 19:06, 28/07/2026 18:38, 29/07/2026 18:55, 03/08/2026 18:50, 04/08/2026 18:42, 05/08/2026 19:05, 10/08/2026 19:24, 11/08/2026 19:14, 12/08/2026 18:53</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>Vitor José Campos Oliveira</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr"/>
+      <c r="D64" s="2" t="inlineStr"/>
+      <c r="E64" s="2" t="inlineStr"/>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="H64" s="3" t="inlineStr">
+        <is>
+          <t>10/06/2026 18:34, 12/06/2026 18:27, 15/06/2026 18:21, 17/06/2026 18:28, 22/06/2026 18:19, 29/06/2026 18:23, 01/07/2026 18:25, 03/07/2026 18:27, 06/07/2026 18:34, 08/07/2026 18:28, 13/07/2026 18:22, 14/07/2026 18:24, 15/07/2026 18:25, 20/07/2026 18:33, 21/07/2026 18:23, 22/07/2026 18:28, 23/07/2026 18:21, 28/07/2026 18:21, 29/07/2026 18:24, 30/07/2026 18:20, 31/07/2026 18:38, 03/08/2026 18:25, 05/08/2026 18:31, 10/08/2026 18:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="4" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" s="4" t="inlineStr">
+        <is>
+          <t>Wagner Schimitz Junior</t>
+        </is>
+      </c>
+      <c r="C65" s="4" t="inlineStr"/>
+      <c r="D65" s="4" t="inlineStr"/>
+      <c r="E65" s="4" t="inlineStr"/>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G65" s="4" t="n">
+        <v>35</v>
+      </c>
+      <c r="H65" s="5" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:21, 09/06/2026 18:21, 11/06/2026 18:12, 12/06/2026 19:11, 15/06/2026 18:17, 16/06/2026 19:02, 17/06/2026 18:58, 18/06/2026 18:27, 22/06/2026 18:20, 25/06/2026 18:29, 29/06/2026 18:10, 30/06/2026 18:29, 01/07/2026 18:58, 02/07/2026 18:26, 03/07/2026 18:27, 07/07/2026 18:27, 08/07/2026 19:17, 09/07/2026 18:48, 10/07/2026 18:34, 13/07/2026 18:29, 15/07/2026 19:27, 17/07/2026 18:35, 20/07/2026 18:19, 21/07/2026 18:45, 22/07/2026 19:25, 23/07/2026 18:19, 28/07/2026 18:16, 31/07/2026 18:22, 03/08/2026 18:51, 06/08/2026 18:27, 07/08/2026 18:23, 10/08/2026 18:29, 11/08/2026 18:29, 12/08/2026 18:28, 13/08/2026 18:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>Yasmim Aparecida Esteves de Paiva</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr"/>
+      <c r="D66" s="2" t="inlineStr"/>
+      <c r="E66" s="2" t="inlineStr"/>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="n">
+        <v>40</v>
+      </c>
+      <c r="H66" s="3" t="inlineStr">
+        <is>
+          <t>08/06/2026 18:59, 09/06/2026 19:01, 10/06/2026 18:44, 11/06/2026 19:10, 15/06/2026 18:57, 18/06/2026 19:12, 19/06/2026 19:03, 22/06/2026 18:46, 23/06/2026 19:02, 25/06/2026 19:27, 26/06/2026 18:43, 29/06/2026 19:11, 30/06/2026 19:24, 01/07/2026 18:31, 02/07/2026 19:28, 03/07/2026 19:04, 06/07/2026 19:02, 07/07/2026 19:08, 08/07/2026 19:06, 09/07/2026 18:24, 10/07/2026 18:46, 13/07/2026 19:09, 14/07/2026 19:03, 15/07/2026 19:19, 17/07/2026 18:59, 20/07/2026 19:03, 21/07/2026 19:34, 22/07/2026 18:58, 23/07/2026 18:59, 24/07/2026 19:06, 27/07/2026 19:09, 28/07/2026 19:13, 29/07/2026 19:08, 30/07/2026 19:13, 31/07/2026 19:30, 04/08/2026 18:51, 05/08/2026 19:18, 06/08/2026 19:15, 07/08/2026 19:11, 13/08/2026 19:15</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="4" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" s="4" t="inlineStr">
+        <is>
+          <t>Ana luiza Siqueira de oliveira</t>
+        </is>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>analuizasiqueira17@gmail.com</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>32 9110-0352</t>
+        </is>
+      </c>
+      <c r="E67" s="4" t="inlineStr">
+        <is>
+          <t>138.914.186-12</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G67" s="4" t="n">
+        <v>19</v>
+      </c>
+      <c r="H67" s="5" t="inlineStr">
+        <is>
+          <t>09/06/2026 19:04, 10/06/2026 19:28, 11/06/2026 19:17, 15/06/2026 19:07, 16/06/2026 19:03, 17/06/2026 19:11, 18/06/2026 19:16, 19/06/2026 19:29, 23/06/2026 19:14, 25/06/2026 19:29, 26/06/2026 19:59, 30/06/2026 19:20, 01/07/2026 19:12, 02/07/2026 19:09, 03/07/2026 19:19, 06/07/2026 19:11, 08/07/2026 19:20, 09/07/2026 19:11, 12/08/2026 19:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>Arthur Marques Cardoso Campos</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr"/>
+      <c r="D68" s="2" t="inlineStr"/>
+      <c r="E68" s="2" t="inlineStr"/>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="H68" s="3" t="inlineStr">
+        <is>
+          <t>09/06/2026 19:51, 10/06/2026 18:40, 11/06/2026 18:36, 12/06/2026 18:40, 15/06/2026 18:39, 16/06/2026 18:41, 17/06/2026 18:34, 18/06/2026 18:38, 19/06/2026 18:39, 22/06/2026 18:39, 23/06/2026 18:38, 25/06/2026 18:48, 26/06/2026 18:33, 30/06/2026 18:38, 01/07/2026 18:30, 02/07/2026 18:52, 03/07/2026 19:07, 06/07/2026 18:49, 07/07/2026 18:31, 08/07/2026 18:50, 09/07/2026 18:45, 10/07/2026 18:40, 13/07/2026 18:40, 14/07/2026 18:52, 15/07/2026 18:40, 17/07/2026 18:35, 20/07/2026 18:33, 21/07/2026 18:37, 22/07/2026 18:40, 23/07/2026 18:38, 24/07/2026 18:36, 27/07/2026 18:30, 28/07/2026 18:34, 29/07/2026 18:40, 30/07/2026 18:39, 31/07/2026 18:40, 03/08/2026 18:37, 04/08/2026 18:37, 05/08/2026 18:38, 06/08/2026 18:40, 07/08/2026 18:40, 10/08/2026 18:49, 11/08/2026 18:51, 12/08/2026 18:38, 13/08/2026 18:34</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" s="4" t="inlineStr">
+        <is>
+          <t>Matheus Domingues Pereira</t>
+        </is>
+      </c>
+      <c r="C69" s="4" t="inlineStr"/>
+      <c r="D69" s="4" t="inlineStr"/>
+      <c r="E69" s="4" t="inlineStr"/>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G69" s="4" t="n">
+        <v>31</v>
+      </c>
+      <c r="H69" s="5" t="inlineStr">
+        <is>
+          <t>15/06/2026 18:53, 16/06/2026 19:14, 17/06/2026 19:11, 18/06/2026 19:19, 19/06/2026 19:06, 22/06/2026 18:57, 23/06/2026 19:04, 25/06/2026 19:29, 26/06/2026 19:14, 29/06/2026 19:03, 30/06/2026 18:55, 01/07/2026 19:25, 02/07/2026 19:20, 03/07/2026 19:10, 06/07/2026 19:31, 07/07/2026 19:04, 08/07/2026 19:06, 09/07/2026 19:15, 14/07/2026 19:28, 15/07/2026 19:35, 17/07/2026 19:43, 22/07/2026 19:25, 23/07/2026 19:28, 24/07/2026 19:43, 29/07/2026 19:19, 31/07/2026 19:07, 03/08/2026 19:30, 04/08/2026 19:19, 05/08/2026 19:21, 10/08/2026 19:16, 11/08/2026 19:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>Marina Urbieta Barbosa</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr"/>
+      <c r="D70" s="2" t="inlineStr"/>
+      <c r="E70" s="2" t="inlineStr"/>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="H70" s="3" t="inlineStr">
+        <is>
+          <t>18/06/2026 19:25, 23/06/2026 17:50, 25/06/2026 18:12, 30/06/2026 19:05, 01/07/2026 19:53, 06/07/2026 19:22, 07/07/2026 19:18, 08/07/2026 20:25, 09/07/2026 18:33, 13/07/2026 18:07, 14/07/2026 19:32, 15/07/2026 19:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Katiuscia Oliveira Rodrigues </t>
+        </is>
+      </c>
+      <c r="C71" s="4" t="inlineStr"/>
+      <c r="D71" s="4" t="inlineStr"/>
+      <c r="E71" s="4" t="inlineStr"/>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G71" s="4" t="n">
+        <v>27</v>
+      </c>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t>18/06/2026 18:49, 22/06/2026 19:26, 23/06/2026 19:02, 25/06/2026 18:52, 29/06/2026 18:51, 30/06/2026 19:00, 01/07/2026 18:48, 06/07/2026 18:59, 07/07/2026 19:04, 08/07/2026 18:57, 09/07/2026 18:58, 10/07/2026 18:52, 14/07/2026 19:01, 16/07/2026 18:54, 17/07/2026 18:46, 20/07/2026 19:00, 21/07/2026 19:00, 23/07/2026 19:04, 27/07/2026 18:44, 28/07/2026 18:56, 29/07/2026 18:59, 30/07/2026 18:54, 31/07/2026 18:58, 03/08/2026 18:55, 04/08/2026 19:01, 05/08/2026 18:59, 06/08/2026 19:01</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
+        <is>
+          <t>Igor Oliveira Ferreira dos Santos</t>
+        </is>
+      </c>
+      <c r="C72" s="2" t="inlineStr"/>
+      <c r="D72" s="2" t="inlineStr"/>
+      <c r="E72" s="2" t="inlineStr"/>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="H72" s="3" t="inlineStr">
+        <is>
+          <t>22/06/2026 18:58, 23/06/2026 18:47, 25/06/2026 19:03, 29/06/2026 18:55, 30/06/2026 18:47, 01/07/2026 18:49, 07/07/2026 18:45, 08/07/2026 18:40, 13/07/2026 18:33, 14/07/2026 18:36, 16/07/2026 19:10, 20/07/2026 18:55, 22/07/2026 18:33, 23/07/2026 19:18, 27/07/2026 19:15, 28/07/2026 18:54, 29/07/2026 18:59, 03/08/2026 18:46, 04/08/2026 18:46, 10/08/2026 18:36, 11/08/2026 18:45, 12/08/2026 19:27, 13/08/2026 19:03</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="4" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" s="4" t="inlineStr">
+        <is>
+          <t>Thomas Rodrigues Meirelles</t>
+        </is>
+      </c>
+      <c r="C73" s="4" t="inlineStr"/>
+      <c r="D73" s="4" t="inlineStr"/>
+      <c r="E73" s="4" t="inlineStr"/>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G73" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t>25/06/2026 18:45</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Luciana de Paula Candido </t>
+        </is>
+      </c>
+      <c r="C74" s="2" t="inlineStr"/>
+      <c r="D74" s="2" t="inlineStr"/>
+      <c r="E74" s="2" t="inlineStr"/>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G74" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="H74" s="3" t="inlineStr">
+        <is>
+          <t>03/07/2026 19:03, 06/07/2026 19:07, 07/07/2026 19:24, 08/07/2026 19:02, 09/07/2026 19:13, 10/07/2026 19:02, 13/07/2026 19:16, 14/07/2026 19:25, 15/07/2026 19:04, 16/07/2026 19:15, 17/07/2026 18:47, 20/07/2026 19:19, 21/07/2026 19:32, 22/07/2026 19:38, 23/07/2026 19:21, 27/07/2026 19:38, 28/07/2026 19:08, 29/07/2026 19:29, 30/07/2026 19:30, 31/07/2026 19:07, 01/08/2026 08:21, 03/08/2026 19:29, 04/08/2026 19:27, 05/08/2026 19:32, 06/08/2026 19:43, 07/08/2026 19:20, 10/08/2026 19:22, 11/08/2026 19:03, 12/08/2026 19:17</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="4" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" s="4" t="inlineStr">
+        <is>
+          <t>Letícia Vaz Dabés Otaviano Lima</t>
+        </is>
+      </c>
+      <c r="C75" s="4" t="inlineStr"/>
+      <c r="D75" s="4" t="inlineStr"/>
+      <c r="E75" s="4" t="inlineStr"/>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G75" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="H75" s="5" t="inlineStr">
+        <is>
+          <t>07/07/2026 18:49, 01/08/2026 08:37</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
+        <is>
+          <t>Jaqueline francisco lopes</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr"/>
+      <c r="D76" s="2" t="inlineStr"/>
+      <c r="E76" s="2" t="inlineStr"/>
+      <c r="F76" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G76" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="H76" s="3" t="inlineStr">
+        <is>
+          <t>15/07/2026 18:33, 16/07/2026 18:25, 21/07/2026 18:42, 24/07/2026 18:22, 28/07/2026 18:38, 29/07/2026 18:49, 31/07/2026 18:58, 01/08/2026 08:00, 04/08/2026 18:36, 05/08/2026 18:29, 06/08/2026 18:49, 12/08/2026 19:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="4" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" s="4" t="inlineStr">
+        <is>
+          <t>Quézia Mendes Rosa</t>
+        </is>
+      </c>
+      <c r="C77" s="4" t="inlineStr"/>
+      <c r="D77" s="4" t="inlineStr"/>
+      <c r="E77" s="4" t="inlineStr"/>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G77" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="H77" s="5" t="inlineStr">
+        <is>
+          <t>22/07/2026 18:42, 24/07/2026 18:32, 29/07/2026 18:34, 31/07/2026 19:15, 06/08/2026 19:17, 12/08/2026 18:32</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="34" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="7" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
-    <col width="38" customWidth="1" min="8" max="8"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>E-mail</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Telefone</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>CPF</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Qtd Entradas</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Horários de Entrada</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Beatriz Degan Fagundes</t>
+          <t>Erika VENDRAMINI furtado</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr"/>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G2" s="2" t="n">
         <v>2</v>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>25/06/2026 19:00, 29/06/2026 18:56</t>
+          <t>17/08/2026 18:57, 18/08/2026 18:50</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
-          <t>Braz Antônio Lopes Cataldo</t>
+          <t>FRANCELI MARTINS MOREIRA</t>
         </is>
       </c>
       <c r="C3" s="4" t="inlineStr"/>
       <c r="D3" s="4" t="inlineStr"/>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G3" s="4" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H3" s="5" t="inlineStr"/>
+        <v>4</v>
+      </c>
+      <c r="H3" s="5" t="inlineStr">
+        <is>
+          <t>18/08/2026 18:24, 19/08/2026 18:45, 25/08/2026 18:22, 28/08/2026 18:26</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Carlos adriano Duarte da Silva</t>
+          <t>thiago de paula salvador</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr"/>
       <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G4" s="2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
-          <t>25/06/2026 19:05</t>
+          <t>25/08/2026 18:57, 28/08/2026 18:52</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>Cleber Lucas Oliveira De Souza</t>
+          <t>Guilherme Soares de Oliveira</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr"/>
       <c r="D5" s="4" t="inlineStr"/>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G5" s="4" t="n">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>isabela loures grippe viana</t>
+          <t>José Cláudio Ferreira de Souza</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr"/>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Ativo</t>
         </is>
       </c>
       <c r="G6" s="2" t="n">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="inlineStr">
         <is>
-          <t>25/06/2026 16:38</t>
-[...71 lines deleted...]
-      <c r="H9" s="5" t="inlineStr"/>
+          <t>28/08/2026 18:58</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
-    <col width="8" customWidth="1" min="2" max="2"/>
+    <col width="27" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="7" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
-    <col width="23" customWidth="1" min="8" max="8"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>E-mail</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Telefone</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>CPF</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Qtd Entradas</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Horários de Entrada</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Luana Maria dos Santos</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr"/>
+      <c r="D2" s="2" t="inlineStr"/>
+      <c r="E2" s="2" t="inlineStr"/>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2026 18:30, 18/08/2026 19:04, 19/08/2026 19:16, 24/08/2026 18:53, 25/08/2026 18:44, 28/08/2026 18:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="inlineStr">
+        <is>
+          <t>Beatriz Degan Fagundes</t>
+        </is>
+      </c>
+      <c r="C3" s="4" t="inlineStr"/>
+      <c r="D3" s="4" t="inlineStr"/>
+      <c r="E3" s="4" t="inlineStr"/>
+      <c r="F3" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="H3" s="5" t="inlineStr">
+        <is>
+          <t>24/08/2026 18:55, 25/08/2026 18:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Rodrigo Felipe da Silva</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr"/>
+      <c r="D4" s="2" t="inlineStr"/>
+      <c r="E4" s="2" t="inlineStr"/>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>28/08/2026 18:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>Lara Paiva Tempera</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr"/>
+      <c r="D5" s="4" t="inlineStr"/>
+      <c r="E5" s="4" t="inlineStr"/>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t>28/08/2026 18:52</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="39" customWidth="1" min="2" max="2"/>
+    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="7" customWidth="1" min="5" max="5"/>
+    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="16" customWidth="1" min="7" max="7"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="18" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>#</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nome</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>E-mail</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Telefone</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>CPF</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Qtd Entradas</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Horários de Entrada</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Caroline Gonçalves Taveira Campos</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr"/>
+      <c r="D2" s="2" t="inlineStr"/>
+      <c r="E2" s="2" t="inlineStr"/>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2026 19:04, 18/08/2026 19:12, 24/08/2026 19:06, 25/08/2026 19:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="inlineStr">
+        <is>
+          <t>Flávia Neto Rodrigues</t>
+        </is>
+      </c>
+      <c r="C3" s="4" t="inlineStr"/>
+      <c r="D3" s="4" t="inlineStr"/>
+      <c r="E3" s="4" t="inlineStr"/>
+      <c r="F3" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="H3" s="5" t="inlineStr">
+        <is>
+          <t>18/08/2026 18:48, 19/08/2026 18:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Lucas Alves Machado</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr"/>
+      <c r="D4" s="2" t="inlineStr"/>
+      <c r="E4" s="2" t="inlineStr"/>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>19/08/2026 19:11, 24/08/2026 19:09, 25/08/2026 19:04</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>Maria Pureza Maranduba</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr"/>
+      <c r="D5" s="4" t="inlineStr"/>
+      <c r="E5" s="4" t="inlineStr"/>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="n">
+        <v>5</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t>17/08/2026 18:46, 18/08/2026 19:04, 19/08/2026 18:51, 24/08/2026 18:56, 28/08/2026 18:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Mariana Arantes de Mendonça</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr"/>
+      <c r="D6" s="2" t="inlineStr"/>
+      <c r="E6" s="2" t="inlineStr"/>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2026 19:41, 18/08/2026 19:18, 19/08/2026 19:19, 24/08/2026 19:33, 25/08/2026 19:33, 28/08/2026 19:43</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>Paola Magalhães Vieira</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr"/>
+      <c r="D7" s="4" t="inlineStr"/>
+      <c r="E7" s="4" t="inlineStr"/>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G7" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t>17/08/2026 18:45, 18/08/2026 18:57, 19/08/2026 18:59, 24/08/2026 18:38, 25/08/2026 19:01, 28/08/2026 18:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Rafael Almas Cabral Silva</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr"/>
+      <c r="D8" s="2" t="inlineStr"/>
+      <c r="E8" s="2" t="inlineStr"/>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2026 18:48, 18/08/2026 18:51, 19/08/2026 18:53, 24/08/2026 18:52, 25/08/2026 18:51, 28/08/2026 18:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>Ricardo Fernando Almas Cabral Silva</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr"/>
+      <c r="D9" s="4" t="inlineStr"/>
+      <c r="E9" s="4" t="inlineStr"/>
+      <c r="F9" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G9" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t>17/08/2026 18:47, 18/08/2026 18:50, 19/08/2026 18:53, 24/08/2026 18:51, 25/08/2026 18:51, 28/08/2026 18:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Vitor Saidler Ramos</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr"/>
+      <c r="D10" s="2" t="inlineStr"/>
+      <c r="E10" s="2" t="inlineStr"/>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2026 18:41, 18/08/2026 19:01, 19/08/2026 18:54, 24/08/2026 18:56, 25/08/2026 18:53, 28/08/2026 18:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>welton de oliveira souza</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr"/>
+      <c r="D11" s="4" t="inlineStr"/>
+      <c r="E11" s="4" t="inlineStr"/>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G11" s="4" t="n">
+        <v>5</v>
+      </c>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t>18/08/2026 19:02, 19/08/2026 19:00, 24/08/2026 18:57, 25/08/2026 18:51, 28/08/2026 19:10</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Raphael Eller de Castro Faria</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr"/>
+      <c r="E12" s="2" t="inlineStr"/>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>19/08/2026 18:26, 24/08/2026 18:24, 25/08/2026 18:07, 28/08/2026 18:33</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>Alyce Ellen Pinheiro Jardim</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr"/>
+      <c r="D13" s="4" t="inlineStr"/>
+      <c r="E13" s="4" t="inlineStr"/>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G13" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t>24/08/2026 18:57, 25/08/2026 19:14</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Virgínia Lúcia Verbena</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr"/>
+      <c r="D14" s="2" t="inlineStr"/>
+      <c r="E14" s="2" t="inlineStr"/>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>25/08/2026 18:38</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>Yasmim Aparecida Esteves de Paiva</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr"/>
+      <c r="D15" s="4" t="inlineStr"/>
+      <c r="E15" s="4" t="inlineStr"/>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G15" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t>25/08/2026 19:20, 28/08/2026 19:10</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Igor Oliveira Ferreira dos Santos</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr"/>
+      <c r="D16" s="2" t="inlineStr"/>
+      <c r="E16" s="2" t="inlineStr"/>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H16" s="3" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>Fellipe Justino de Souza Dias</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr"/>
+      <c r="D17" s="4" t="inlineStr"/>
+      <c r="E17" s="4" t="inlineStr"/>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G17" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t>28/08/2026 18:58</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="41" customWidth="1" min="2" max="2"/>
+    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="19" customWidth="1" min="4" max="4"/>
+    <col width="7" customWidth="1" min="5" max="5"/>
+    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="16" customWidth="1" min="7" max="7"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="18" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>#</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nome</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>E-mail</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Telefone</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>CPF</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Qtd Entradas</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Horários de Entrada</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Ana Clara Alves Pereira</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr"/>
+      <c r="D2" s="2" t="inlineStr"/>
+      <c r="E2" s="2" t="inlineStr"/>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="inlineStr">
+        <is>
+          <t>Camila Helena Cabral</t>
+        </is>
+      </c>
+      <c r="C3" s="4" t="inlineStr"/>
+      <c r="D3" s="4" t="inlineStr"/>
+      <c r="E3" s="4" t="inlineStr"/>
+      <c r="F3" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G3" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H3" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Carla de Fátima Gervásio</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr"/>
+      <c r="D4" s="2" t="inlineStr"/>
+      <c r="E4" s="2" t="inlineStr"/>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:57</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>CHER SILVA LODI</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr"/>
+      <c r="D5" s="4" t="inlineStr"/>
+      <c r="E5" s="4" t="inlineStr"/>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:02</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Dalila Marinho Ribeiro</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr"/>
+      <c r="D6" s="2" t="inlineStr"/>
+      <c r="E6" s="2" t="inlineStr"/>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>Daniel Silva Sarte</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr"/>
+      <c r="D7" s="4" t="inlineStr"/>
+      <c r="E7" s="4" t="inlineStr"/>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G7" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:42</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Eliel pedro dias Pires</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr"/>
+      <c r="D8" s="2" t="inlineStr"/>
+      <c r="E8" s="2" t="inlineStr"/>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>Elizandra Mendes Nocelli</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr"/>
+      <c r="D9" s="4" t="inlineStr"/>
+      <c r="E9" s="4" t="inlineStr"/>
+      <c r="F9" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G9" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>ellen gonzaga da fonseca</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr"/>
+      <c r="D10" s="2" t="inlineStr"/>
+      <c r="E10" s="2" t="inlineStr"/>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>Erla Júlia Altino Teixeira</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr"/>
+      <c r="D11" s="4" t="inlineStr"/>
+      <c r="E11" s="4" t="inlineStr"/>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G11" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:02</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Fabiano Macedo</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr"/>
+      <c r="E12" s="2" t="inlineStr"/>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>Felipe Augusto Teixeira Zerlottini</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr"/>
+      <c r="D13" s="4" t="inlineStr"/>
+      <c r="E13" s="4" t="inlineStr"/>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G13" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Giane Lise de Assis Oliveira</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr"/>
+      <c r="D14" s="2" t="inlineStr"/>
+      <c r="E14" s="2" t="inlineStr"/>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:32</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>Gilmara Sthefani Pereira Couto</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr"/>
+      <c r="D15" s="4" t="inlineStr"/>
+      <c r="E15" s="4" t="inlineStr"/>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G15" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Haroldo Nemer Francisco Junior</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr"/>
+      <c r="D16" s="2" t="inlineStr"/>
+      <c r="E16" s="2" t="inlineStr"/>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 09:23</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>Helen Terezinha de Oliveira</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr"/>
+      <c r="D17" s="4" t="inlineStr"/>
+      <c r="E17" s="4" t="inlineStr"/>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G17" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Janaina Marins da Silva Moreira Costa</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr"/>
+      <c r="D18" s="2" t="inlineStr"/>
+      <c r="E18" s="2" t="inlineStr"/>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:03</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>Jaqueline francisco lopes</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr"/>
+      <c r="D19" s="4" t="inlineStr"/>
+      <c r="E19" s="4" t="inlineStr"/>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G19" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:03</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>Lara Paiva Tempera</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr"/>
+      <c r="D20" s="2" t="inlineStr"/>
+      <c r="E20" s="2" t="inlineStr"/>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>Larissa Martins Pires</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr"/>
+      <c r="D21" s="4" t="inlineStr"/>
+      <c r="E21" s="4" t="inlineStr"/>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G21" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>Laura Almeida Lopes</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr"/>
+      <c r="D22" s="2" t="inlineStr"/>
+      <c r="E22" s="2" t="inlineStr"/>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:05</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>Letícia Santos Furtado</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr"/>
+      <c r="D23" s="4" t="inlineStr"/>
+      <c r="E23" s="4" t="inlineStr"/>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G23" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:55</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>Lucas da Cunha Venturelli</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr"/>
+      <c r="D24" s="2" t="inlineStr"/>
+      <c r="E24" s="2" t="inlineStr"/>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>Luciana de Paula Candido</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr"/>
+      <c r="D25" s="4" t="inlineStr"/>
+      <c r="E25" s="4" t="inlineStr"/>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G25" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Luis Leal </t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr"/>
+      <c r="D26" s="2" t="inlineStr"/>
+      <c r="E26" s="2" t="inlineStr"/>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:11</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="4" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="4" t="inlineStr">
+        <is>
+          <t>MELISSA APARECIDA DA SILVA CORREA</t>
+        </is>
+      </c>
+      <c r="C27" s="4" t="inlineStr"/>
+      <c r="D27" s="4" t="inlineStr"/>
+      <c r="E27" s="4" t="inlineStr"/>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G27" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:52</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>Mylena Silva Ferreira</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr"/>
+      <c r="D28" s="2" t="inlineStr"/>
+      <c r="E28" s="2" t="inlineStr"/>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>Natália Paula de mello</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr"/>
+      <c r="D29" s="4" t="inlineStr"/>
+      <c r="E29" s="4" t="inlineStr"/>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G29" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:44</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>Paula Esposito</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr"/>
+      <c r="D30" s="2" t="inlineStr"/>
+      <c r="E30" s="2" t="inlineStr"/>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H30" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:40</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="4" t="inlineStr">
+        <is>
+          <t>PAULA GEARA CARDÃO POVOLERI</t>
+        </is>
+      </c>
+      <c r="C31" s="4" t="inlineStr"/>
+      <c r="D31" s="4" t="inlineStr"/>
+      <c r="E31" s="4" t="inlineStr"/>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G31" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:54</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>Poliana dos santos silva</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr"/>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>(32) 99988-8418</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr"/>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H32" s="3" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="4" t="inlineStr">
+        <is>
+          <t>Rodrigo Felipe da Silva</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr"/>
+      <c r="D33" s="4" t="inlineStr"/>
+      <c r="E33" s="4" t="inlineStr"/>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G33" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:59</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>Rodrigo Pedretti Mendes</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr"/>
+      <c r="D34" s="2" t="inlineStr"/>
+      <c r="E34" s="2" t="inlineStr"/>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4" t="inlineStr">
+        <is>
+          <t>Sara Spagnol Viana Ceo</t>
+        </is>
+      </c>
+      <c r="C35" s="4" t="inlineStr"/>
+      <c r="D35" s="4" t="inlineStr"/>
+      <c r="E35" s="4" t="inlineStr"/>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G35" s="4" t="n">
+        <v>3</v>
+      </c>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:55, 17/08/2026 20:15, 27/08/2026 19:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>Talita Mendes de Oliveira</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr"/>
+      <c r="D36" s="2" t="inlineStr"/>
+      <c r="E36" s="2" t="inlineStr"/>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H36" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:03</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="4" t="inlineStr">
+        <is>
+          <t>Tamara Oliveira Pereira</t>
+        </is>
+      </c>
+      <c r="C37" s="4" t="inlineStr"/>
+      <c r="D37" s="4" t="inlineStr"/>
+      <c r="E37" s="4" t="inlineStr"/>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G37" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>Vinícius Coutinho Matozinho de Souza</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr"/>
+      <c r="D38" s="2" t="inlineStr"/>
+      <c r="E38" s="2" t="inlineStr"/>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H38" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:02</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>Cassia Freitas de Oliveira</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr"/>
+      <c r="D39" s="4" t="inlineStr"/>
+      <c r="E39" s="4" t="inlineStr"/>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G39" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>Esmeralda Damião Pinto</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr"/>
+      <c r="D40" s="2" t="inlineStr"/>
+      <c r="E40" s="2" t="inlineStr"/>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H40" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:42</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="4" t="inlineStr">
+        <is>
+          <t>Thais Cristina de Assis oliveira</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr"/>
+      <c r="D41" s="4" t="inlineStr"/>
+      <c r="E41" s="4" t="inlineStr"/>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G41" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H41" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>Alvaro Hermano</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr"/>
+      <c r="D42" s="2" t="inlineStr"/>
+      <c r="E42" s="2" t="inlineStr"/>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H42" s="3" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="4" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" s="4" t="inlineStr">
+        <is>
+          <t>Michele SILVA CARVALHO</t>
+        </is>
+      </c>
+      <c r="C43" s="4" t="inlineStr"/>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>32999179628</t>
+        </is>
+      </c>
+      <c r="E43" s="4" t="inlineStr"/>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G43" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t>15/08/2026 07:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>Matheus Domingues Pereira</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr"/>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>32988441273</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr"/>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="H44" s="3" t="inlineStr">
+        <is>
+          <t>15/08/2026 08:53</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="6" customWidth="1" min="1" max="1"/>
+    <col width="36" customWidth="1" min="2" max="2"/>
+    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="12" customWidth="1" min="4" max="4"/>
+    <col width="7" customWidth="1" min="5" max="5"/>
+    <col width="10" customWidth="1" min="6" max="6"/>
+    <col width="16" customWidth="1" min="7" max="7"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="18" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>#</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nome</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>E-mail</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Telefone</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>CPF</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Qtd Entradas</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Horários de Entrada</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Beatriz Degan Fagundes</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr"/>
+      <c r="D2" s="2" t="inlineStr"/>
+      <c r="E2" s="2" t="inlineStr"/>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2026 19:00, 29/06/2026 18:56, 06/07/2026 19:04, 07/07/2026 19:15</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="inlineStr">
+        <is>
+          <t>Braz Antônio Lopes Cataldo</t>
+        </is>
+      </c>
+      <c r="C3" s="4" t="inlineStr"/>
+      <c r="D3" s="4" t="inlineStr"/>
+      <c r="E3" s="4" t="inlineStr"/>
+      <c r="F3" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G3" s="4" t="n">
+        <v>9</v>
+      </c>
+      <c r="H3" s="5" t="inlineStr">
+        <is>
+          <t>30/06/2026 18:55, 01/07/2026 18:57, 06/07/2026 18:57, 07/07/2026 19:01, 13/07/2026 19:04, 14/07/2026 19:07, 27/07/2026 19:01, 10/08/2026 18:58, 11/08/2026 19:02</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Carlos adriano Duarte da Silva</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr"/>
+      <c r="D4" s="2" t="inlineStr"/>
+      <c r="E4" s="2" t="inlineStr"/>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2026 19:05, 30/06/2026 19:34, 01/07/2026 19:08, 02/07/2026 20:13, 06/07/2026 18:56, 07/07/2026 19:23, 08/07/2026 18:51, 09/07/2026 19:42, 13/07/2026 19:03, 15/07/2026 19:00, 20/07/2026 18:25, 21/07/2026 18:58, 22/07/2026 18:58, 23/07/2026 19:08, 27/07/2026 19:00, 28/07/2026 18:55, 29/07/2026 18:50, 30/07/2026 19:04, 03/08/2026 19:01, 04/08/2026 19:02, 05/08/2026 18:54, 10/08/2026 19:02, 13/08/2026 19:00, 17/08/2026 19:01, 19/08/2026 18:58, 20/08/2026 19:03, 24/08/2026 19:07, 25/08/2026 19:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>Cleber Lucas Oliveira De Souza</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr"/>
+      <c r="D5" s="4" t="inlineStr"/>
+      <c r="E5" s="4" t="inlineStr"/>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr">
+        <is>
+          <t>25/06/2026 19:07, 30/06/2026 18:55, 01/07/2026 18:47, 02/07/2026 18:48, 08/07/2026 19:38, 09/07/2026 19:27, 14/07/2026 19:38, 15/07/2026 19:08, 20/07/2026 19:13, 22/07/2026 19:32, 27/07/2026 19:34, 12/08/2026 19:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>isabela loures grippe viana</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr"/>
+      <c r="D6" s="2" t="inlineStr"/>
+      <c r="E6" s="2" t="inlineStr"/>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="H6" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2026 16:38, 30/06/2026 18:56, 01/07/2026 18:43, 02/07/2026 18:59, 06/07/2026 18:51, 07/07/2026 18:48, 08/07/2026 18:44</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>Kamila Britto</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr"/>
+      <c r="D7" s="4" t="inlineStr"/>
+      <c r="E7" s="4" t="inlineStr"/>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G7" s="4" t="n">
+        <v>28</v>
+      </c>
+      <c r="H7" s="5" t="inlineStr">
+        <is>
+          <t>01/07/2026 18:53, 02/07/2026 19:49, 06/07/2026 19:03, 07/07/2026 18:53, 09/07/2026 18:56, 13/07/2026 18:53, 14/07/2026 19:25, 15/07/2026 19:13, 16/07/2026 18:56, 20/07/2026 19:23, 21/07/2026 18:55, 22/07/2026 19:11, 27/07/2026 19:02, 29/07/2026 19:31, 03/08/2026 19:21, 04/08/2026 18:54, 05/08/2026 20:24, 06/08/2026 19:04, 10/08/2026 18:53, 11/08/2026 19:00, 12/08/2026 19:07, 13/08/2026 18:50, 17/08/2026 18:58, 18/08/2026 19:35, 20/08/2026 19:09, 24/08/2026 19:25, 25/08/2026 19:16, 26/08/2026 19:09</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Vinícius Reis Zimmermann</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr"/>
+      <c r="D8" s="2" t="inlineStr"/>
+      <c r="E8" s="2" t="inlineStr"/>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>25/06/2026 18:29, 30/06/2026 19:12, 01/07/2026 18:54, 02/07/2026 18:47, 06/07/2026 18:52, 07/07/2026 18:53, 08/07/2026 19:05, 09/07/2026 18:36, 13/07/2026 18:22, 14/07/2026 18:28, 15/07/2026 18:34, 16/07/2026 18:07, 21/07/2026 18:23, 22/07/2026 18:45, 23/07/2026 18:43, 27/07/2026 18:44, 28/07/2026 18:58, 29/07/2026 18:58, 30/07/2026 18:51, 03/08/2026 19:02, 04/08/2026 18:58, 05/08/2026 18:31, 06/08/2026 18:40, 11/08/2026 18:41, 12/08/2026 18:46, 13/08/2026 18:00, 17/08/2026 18:27, 18/08/2026 18:26, 20/08/2026 18:04, 24/08/2026 18:01, 25/08/2026 18:41, 26/08/2026 18:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>wagner rezende de almeida</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr"/>
+      <c r="D9" s="4" t="inlineStr"/>
+      <c r="E9" s="4" t="inlineStr"/>
+      <c r="F9" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G9" s="4" t="n">
+        <v>33</v>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t>30/06/2026 18:54, 01/07/2026 19:09, 02/07/2026 19:10, 06/07/2026 18:56, 07/07/2026 19:08, 08/07/2026 19:07, 09/07/2026 19:05, 13/07/2026 18:52, 14/07/2026 19:08, 15/07/2026 19:25, 16/07/2026 19:22, 20/07/2026 18:59, 21/07/2026 18:56, 22/07/2026 19:07, 23/07/2026 18:54, 27/07/2026 18:57, 28/07/2026 19:00, 29/07/2026 19:12, 30/07/2026 19:06, 03/08/2026 19:16, 04/08/2026 19:13, 05/08/2026 19:13, 06/08/2026 19:24, 10/08/2026 19:16, 11/08/2026 19:09, 12/08/2026 19:07, 13/08/2026 19:22, 17/08/2026 19:08, 19/08/2026 19:05, 20/08/2026 19:10, 25/08/2026 19:16, 26/08/2026 19:28, 27/08/2026 19:23</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Isabel Cristina dos Santos</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr"/>
+      <c r="D10" s="2" t="inlineStr"/>
+      <c r="E10" s="2" t="inlineStr"/>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="n">
+        <v>34</v>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2026 18:44, 01/07/2026 18:43, 02/07/2026 18:51, 06/07/2026 19:12, 07/07/2026 18:53, 08/07/2026 19:14, 09/07/2026 18:43, 13/07/2026 19:11, 14/07/2026 18:44, 15/07/2026 19:14, 20/07/2026 19:10, 21/07/2026 18:19, 22/07/2026 19:17, 23/07/2026 18:41, 27/07/2026 19:13, 28/07/2026 18:45, 29/07/2026 19:14, 30/07/2026 18:46, 03/08/2026 19:17, 04/08/2026 18:52, 05/08/2026 19:14, 06/08/2026 18:37, 10/08/2026 19:14, 11/08/2026 19:17, 12/08/2026 19:20, 13/08/2026 18:34, 17/08/2026 19:17, 18/08/2026 18:50, 19/08/2026 19:19, 20/08/2026 18:51, 24/08/2026 19:12, 25/08/2026 18:47, 26/08/2026 19:14, 27/08/2026 18:56</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>Joao Pedro Carneiro da Fonseca</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr"/>
+      <c r="D11" s="4" t="inlineStr"/>
+      <c r="E11" s="4" t="inlineStr"/>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G11" s="4" t="n">
+        <v>22</v>
+      </c>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t>30/06/2026 19:08, 02/07/2026 19:05, 06/07/2026 19:14, 07/07/2026 19:07, 08/07/2026 19:09, 09/07/2026 19:13, 13/07/2026 19:06, 14/07/2026 19:09, 15/07/2026 19:08, 16/07/2026 19:29, 22/07/2026 18:52, 03/08/2026 18:58, 04/08/2026 18:57, 05/08/2026 19:15, 06/08/2026 19:17, 11/08/2026 19:18, 17/08/2026 19:20, 18/08/2026 19:32, 19/08/2026 19:20, 20/08/2026 19:13, 24/08/2026 19:25, 26/08/2026 19:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>matheus antonio falci</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr"/>
+      <c r="E12" s="2" t="inlineStr"/>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="H12" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2026 18:59, 01/07/2026 18:59, 02/07/2026 19:23, 06/07/2026 19:17, 07/07/2026 19:03, 08/07/2026 19:11, 09/07/2026 19:02, 13/07/2026 18:58, 14/07/2026 19:20, 15/07/2026 19:25, 16/07/2026 19:07, 20/07/2026 19:04, 21/07/2026 19:15, 22/07/2026 19:13, 23/07/2026 19:03, 27/07/2026 19:15, 28/07/2026 19:09, 29/07/2026 19:12, 30/07/2026 19:03, 03/08/2026 19:17, 04/08/2026 19:04, 10/08/2026 19:07, 11/08/2026 19:09, 12/08/2026 19:11, 13/08/2026 19:05, 17/08/2026 19:10, 18/08/2026 19:15, 19/08/2026 19:09, 20/08/2026 19:05, 24/08/2026 19:11, 26/08/2026 19:02, 27/08/2026 19:20</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>Thomas Rodrigues Meirelles</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr"/>
+      <c r="D13" s="4" t="inlineStr"/>
+      <c r="E13" s="4" t="inlineStr"/>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G13" s="4" t="n">
+        <v>17</v>
+      </c>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t>30/06/2026 18:57, 01/07/2026 18:50, 02/07/2026 19:21, 07/07/2026 19:03, 13/07/2026 19:05, 14/07/2026 19:26, 15/07/2026 19:15, 22/07/2026 19:12, 27/07/2026 18:59, 29/07/2026 19:23, 30/07/2026 19:33, 03/08/2026 19:36, 10/08/2026 19:19, 11/08/2026 19:30, 13/08/2026 19:41, 17/08/2026 19:35, 18/08/2026 19:36</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>wesley Rodrigues Gonçalves</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr"/>
+      <c r="D14" s="2" t="inlineStr"/>
+      <c r="E14" s="2" t="inlineStr"/>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="n">
+        <v>32</v>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>30/06/2026 18:59, 01/07/2026 18:59, 02/07/2026 19:23, 06/07/2026 19:17, 07/07/2026 19:03, 08/07/2026 19:05, 09/07/2026 19:02, 13/07/2026 18:58, 14/07/2026 19:20, 15/07/2026 19:08, 16/07/2026 19:07, 20/07/2026 19:05, 21/07/2026 19:15, 23/07/2026 19:04, 27/07/2026 19:15, 28/07/2026 19:15, 29/07/2026 19:06, 30/07/2026 18:59, 03/08/2026 19:12, 04/08/2026 19:15, 10/08/2026 19:06, 11/08/2026 19:12, 12/08/2026 19:39, 13/08/2026 19:09, 17/08/2026 19:11, 18/08/2026 19:16, 19/08/2026 19:10, 20/08/2026 19:05, 24/08/2026 19:13, 25/08/2026 19:13, 26/08/2026 19:10, 27/08/2026 19:06</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>Étore de Almeida Zancanela</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr"/>
+      <c r="D15" s="4" t="inlineStr"/>
+      <c r="E15" s="4" t="inlineStr"/>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G15" s="4" t="n">
+        <v>28</v>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t>01/07/2026 19:13, 02/07/2026 18:47, 06/07/2026 19:04, 07/07/2026 19:13, 08/07/2026 19:13, 09/07/2026 19:07, 13/07/2026 19:11, 14/07/2026 18:50, 15/07/2026 18:57, 16/07/2026 18:57, 20/07/2026 19:14, 22/07/2026 19:07, 27/07/2026 19:08, 28/07/2026 18:58, 29/07/2026 19:20, 30/07/2026 19:10, 03/08/2026 19:12, 04/08/2026 18:54, 05/08/2026 19:15, 06/08/2026 18:50, 10/08/2026 19:17, 11/08/2026 18:48, 12/08/2026 19:20, 13/08/2026 19:01, 17/08/2026 19:12, 18/08/2026 19:14, 26/08/2026 19:17, 27/08/2026 19:27</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Jean de Souza</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr"/>
+      <c r="D16" s="2" t="inlineStr"/>
+      <c r="E16" s="2" t="inlineStr"/>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>02/07/2026 19:06, 06/07/2026 19:06, 07/07/2026 19:22, 08/07/2026 19:18, 09/07/2026 19:17, 13/07/2026 19:23, 14/07/2026 19:32, 15/07/2026 19:12, 16/07/2026 19:16, 20/07/2026 19:30, 21/07/2026 19:19, 27/07/2026 19:00, 28/07/2026 19:16, 29/07/2026 19:14, 30/07/2026 19:14, 03/08/2026 18:57, 05/08/2026 19:16, 06/08/2026 19:15, 10/08/2026 19:17, 11/08/2026 18:58, 12/08/2026 19:17, 17/08/2026 19:23, 19/08/2026 19:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nilmara da Silva Miranda </t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr"/>
+      <c r="D17" s="4" t="inlineStr"/>
+      <c r="E17" s="4" t="inlineStr"/>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G17" s="4" t="n">
+        <v>25</v>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t>02/07/2026 19:09, 06/07/2026 18:56, 07/07/2026 18:58, 08/07/2026 18:03, 13/07/2026 18:25, 14/07/2026 18:20, 20/07/2026 20:45, 21/07/2026 18:59, 23/07/2026 18:59, 27/07/2026 19:03, 29/07/2026 19:21, 30/07/2026 18:46, 03/08/2026 18:30, 04/08/2026 18:48, 05/08/2026 18:44, 06/08/2026 19:23, 10/08/2026 18:32, 11/08/2026 18:54, 13/08/2026 19:19, 17/08/2026 18:58, 18/08/2026 19:06, 20/08/2026 19:23, 24/08/2026 19:24, 25/08/2026 19:21, 26/08/2026 19:16</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Ulisses de Jesus Loterio</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr"/>
+      <c r="D18" s="2" t="inlineStr"/>
+      <c r="E18" s="2" t="inlineStr"/>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>02/07/2026 18:52, 07/07/2026 18:58, 08/07/2026 19:00, 09/07/2026 18:55</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>Jaimison da Conceição Melo</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr"/>
+      <c r="D19" s="4" t="inlineStr"/>
+      <c r="E19" s="4" t="inlineStr"/>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G19" s="4" t="n">
+        <v>25</v>
+      </c>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t>07/07/2026 19:53, 08/07/2026 19:00, 09/07/2026 19:04, 13/07/2026 18:58, 14/07/2026 19:24, 16/07/2026 19:03, 20/07/2026 19:30, 27/07/2026 19:42, 28/07/2026 19:32, 29/07/2026 19:04, 03/08/2026 19:16, 04/08/2026 19:08, 05/08/2026 18:59, 06/08/2026 18:58, 10/08/2026 19:10, 11/08/2026 19:19, 12/08/2026 19:10, 13/08/2026 19:22, 17/08/2026 19:42, 18/08/2026 19:25, 19/08/2026 19:28, 20/08/2026 19:28, 24/08/2026 19:05, 25/08/2026 18:59, 26/08/2026 19:32</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>Ezequiel Netto Moreira</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr"/>
+      <c r="D20" s="2" t="inlineStr"/>
+      <c r="E20" s="2" t="inlineStr"/>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="n">
+        <v>17</v>
+      </c>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>13/07/2026 19:16, 14/07/2026 19:24, 15/07/2026 19:04, 16/07/2026 19:15, 20/07/2026 19:18, 21/07/2026 19:32, 22/07/2026 19:38, 23/07/2026 19:21, 27/07/2026 19:38, 28/07/2026 19:08, 29/07/2026 19:30, 30/07/2026 19:29, 03/08/2026 19:28, 04/08/2026 19:27, 05/08/2026 19:32, 06/08/2026 19:43, 17/08/2026 19:30</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>LEONARDO BRUNO DE SOUZA</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr"/>
+      <c r="D21" s="4" t="inlineStr"/>
+      <c r="E21" s="4" t="inlineStr"/>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G21" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t>16/07/2026 19:04, 20/07/2026 19:04, 21/07/2026 19:00, 22/07/2026 19:10, 27/07/2026 19:07, 28/07/2026 19:14, 29/07/2026 19:05, 30/07/2026 19:20, 10/08/2026 18:54, 11/08/2026 19:01, 12/08/2026 19:05, 19/08/2026 19:14, 24/08/2026 19:49, 25/08/2026 19:16, 26/08/2026 19:17, 27/08/2026 18:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>Lucas Mendes Müller</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr"/>
+      <c r="D22" s="2" t="inlineStr"/>
+      <c r="E22" s="2" t="inlineStr"/>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>16/07/2026 19:03, 27/07/2026 18:58, 28/07/2026 18:57, 03/08/2026 19:01, 04/08/2026 19:06, 05/08/2026 18:56, 20/08/2026 19:12</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>Marina Urbieta Barbosa</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr"/>
+      <c r="D23" s="4" t="inlineStr"/>
+      <c r="E23" s="4" t="inlineStr"/>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G23" s="4" t="n">
+        <v>21</v>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t>16/07/2026 18:46, 20/07/2026 18:18, 22/07/2026 19:25, 23/07/2026 19:08, 27/07/2026 18:54, 28/07/2026 19:18, 29/07/2026 19:14, 03/08/2026 18:54, 04/08/2026 19:34, 05/08/2026 19:17, 06/08/2026 19:41, 10/08/2026 18:41, 11/08/2026 18:56, 12/08/2026 18:57, 13/08/2026 19:09, 17/08/2026 19:59, 19/08/2026 19:06, 20/08/2026 19:04, 25/08/2026 18:14, 26/08/2026 18:58, 27/08/2026 18:48</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>Dartan de Oliveira Alfredo Silva</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr"/>
+      <c r="D24" s="2" t="inlineStr"/>
+      <c r="E24" s="2" t="inlineStr"/>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>24/07/2026 19:08, 29/07/2026 18:21, 04/08/2026 18:50, 05/08/2026 18:51</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>Bernardo Rodrigues de Campos</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr"/>
+      <c r="D25" s="4" t="inlineStr"/>
+      <c r="E25" s="4" t="inlineStr"/>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G25" s="4" t="n">
+        <v>11</v>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t>21/07/2026 18:21, 22/07/2026 18:24, 23/07/2026 18:43, 28/07/2026 19:07, 29/07/2026 18:14, 11/08/2026 18:55, 18/08/2026 18:24, 19/08/2026 17:45, 20/08/2026 18:34, 25/08/2026 19:33, 26/08/2026 18:45</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jair Santos Ferreira	</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr"/>
+      <c r="D26" s="2" t="inlineStr"/>
+      <c r="E26" s="2" t="inlineStr"/>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="n">
+        <v>18</v>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>21/07/2026 18:49, 23/07/2026 18:59, 27/07/2026 18:47, 28/07/2026 18:30, 29/07/2026 18:52, 30/07/2026 18:35, 03/08/2026 18:26, 04/08/2026 18:03, 05/08/2026 17:44, 06/08/2026 18:00, 11/08/2026 19:11, 12/08/2026 17:54, 13/08/2026 18:31, 17/08/2026 18:23, 19/08/2026 19:20, 20/08/2026 19:21, 24/08/2026 19:27, 26/08/2026 18:32</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="4" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="4" t="inlineStr">
+        <is>
+          <t>Rafael Gustavo Lopes</t>
+        </is>
+      </c>
+      <c r="C27" s="4" t="inlineStr"/>
+      <c r="D27" s="4" t="inlineStr"/>
+      <c r="E27" s="4" t="inlineStr"/>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G27" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H27" s="5" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>GUILHERME MARQUES ZAGHETTO</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr"/>
+      <c r="D28" s="2" t="inlineStr"/>
+      <c r="E28" s="2" t="inlineStr"/>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>30/07/2026 19:09, 03/08/2026 19:07, 04/08/2026 19:06, 05/08/2026 19:13, 06/08/2026 19:18, 11/08/2026 19:03, 12/08/2026 19:17, 13/08/2026 19:51, 17/08/2026 19:11, 18/08/2026 19:12, 19/08/2026 19:16, 25/08/2026 18:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>Marcelo Marques Zaguetto</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr"/>
+      <c r="D29" s="4" t="inlineStr"/>
+      <c r="E29" s="4" t="inlineStr"/>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G29" s="4" t="n">
+        <v>13</v>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>30/07/2026 19:09, 03/08/2026 19:07, 04/08/2026 19:06, 05/08/2026 19:13, 06/08/2026 19:17, 11/08/2026 19:03, 12/08/2026 19:17, 13/08/2026 19:14, 17/08/2026 19:11, 18/08/2026 19:12, 19/08/2026 19:16, 20/08/2026 19:07, 25/08/2026 18:58</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>Lucca Roberto Vicente da Silva</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr"/>
+      <c r="D30" s="2" t="inlineStr"/>
+      <c r="E30" s="2" t="inlineStr"/>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="n">
+        <v>12</v>
+      </c>
+      <c r="H30" s="3" t="inlineStr">
+        <is>
+          <t>30/07/2026 19:10, 03/08/2026 19:08, 04/08/2026 18:57, 06/08/2026 18:59, 10/08/2026 19:10, 13/08/2026 19:02, 17/08/2026 19:16, 18/08/2026 19:18, 19/08/2026 19:13, 20/08/2026 19:12, 25/08/2026 19:02, 27/08/2026 19:13</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	GABRIELA DOS SANTOS FERRUGINI</t>
+        </is>
+      </c>
+      <c r="C31" s="4" t="inlineStr"/>
+      <c r="D31" s="4" t="inlineStr"/>
+      <c r="E31" s="4" t="inlineStr"/>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G31" s="4" t="n">
+        <v>7</v>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>05/08/2026 18:42, 11/08/2026 18:07, 12/08/2026 18:50, 13/08/2026 18:54, 17/08/2026 18:27, 18/08/2026 19:32, 19/08/2026 18:50</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>ana caroline de oliveira muniz</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr"/>
+      <c r="D32" s="2" t="inlineStr"/>
+      <c r="E32" s="2" t="inlineStr"/>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="n">
+        <v>4</v>
+      </c>
+      <c r="H32" s="3" t="inlineStr">
+        <is>
+          <t>17/08/2026 18:39, 19/08/2026 18:42, 24/08/2026 18:51, 25/08/2026 18:28</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="4" t="inlineStr">
+        <is>
+          <t>PABLO MARCAL FREITAS</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr"/>
+      <c r="D33" s="4" t="inlineStr"/>
+      <c r="E33" s="4" t="inlineStr"/>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>Ativo</t>
+        </is>
+      </c>
+      <c r="G33" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t>17/08/2026 18:53, 20/08/2026 19:01, 24/08/2026 18:48, 27/08/2026 18:59</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>